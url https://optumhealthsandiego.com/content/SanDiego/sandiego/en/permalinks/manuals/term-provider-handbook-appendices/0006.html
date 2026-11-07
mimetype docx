--- v1 (2025-11-18)
+++ v2 (2026-11-07)
@@ -17,110 +17,110 @@
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="06BBB643" w14:textId="77777777" w:rsidR="009468DC" w:rsidRDefault="009468DC"/>
+    <w:p w14:paraId="0CC9F6A7" w14:textId="77777777" w:rsidR="009468DC" w:rsidRDefault="009468DC"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10885" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="43" w:type="dxa"/>
           <w:bottom w:w="43" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1885"/>
         <w:gridCol w:w="450"/>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="450"/>
         <w:gridCol w:w="2430"/>
         <w:gridCol w:w="450"/>
         <w:gridCol w:w="2880"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00805B1E" w14:paraId="17A3BDCA" w14:textId="77777777" w:rsidTr="00BD5B38">
+      <w:tr w:rsidR="00805B1E" w14:paraId="219B7BA6" w14:textId="77777777" w:rsidTr="00BD5B38">
         <w:trPr>
           <w:trHeight w:val="388"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A4BED1F" w14:textId="77777777" w:rsidR="00805B1E" w:rsidRDefault="00805B1E" w:rsidP="00BD5B38">
+          <w:p w14:paraId="3B0822DC" w14:textId="77777777" w:rsidR="00805B1E" w:rsidRDefault="00805B1E" w:rsidP="00BD5B38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6774C424">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">This report is a(n):  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DD4B4B8" w14:textId="77777777" w:rsidR="00805B1E" w:rsidRDefault="00805B1E" w:rsidP="00BD5B38">
+          <w:p w14:paraId="422E229F" w14:textId="77777777" w:rsidR="00805B1E" w:rsidRDefault="00805B1E" w:rsidP="00BD5B38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6774C424">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
@@ -159,77 +159,77 @@
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="6774C424">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6425FDB6" w14:textId="77777777" w:rsidR="00805B1E" w:rsidRDefault="00805B1E" w:rsidP="00BD5B38">
+          <w:p w14:paraId="7EF2F949" w14:textId="77777777" w:rsidR="00805B1E" w:rsidRDefault="00805B1E" w:rsidP="00BD5B38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6774C424">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Initial Treatment Plan    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20832D86" w14:textId="77777777" w:rsidR="00805B1E" w:rsidRDefault="00805B1E" w:rsidP="00BD5B38">
+          <w:p w14:paraId="4A526951" w14:textId="77777777" w:rsidR="00805B1E" w:rsidRDefault="00805B1E" w:rsidP="00BD5B38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6774C424">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
@@ -268,77 +268,77 @@
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="6774C424">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63763190" w14:textId="77777777" w:rsidR="00805B1E" w:rsidRDefault="00805B1E" w:rsidP="00BD5B38">
+          <w:p w14:paraId="569F35BF" w14:textId="77777777" w:rsidR="00805B1E" w:rsidRDefault="00805B1E" w:rsidP="00BD5B38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6774C424">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Treatment Plan Update      </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="485850E1" w14:textId="77777777" w:rsidR="00805B1E" w:rsidRDefault="00805B1E" w:rsidP="00BD5B38">
+          <w:p w14:paraId="34DDBAC0" w14:textId="77777777" w:rsidR="00805B1E" w:rsidRDefault="00805B1E" w:rsidP="00BD5B38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6774C424">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
@@ -377,104 +377,104 @@
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="6774C424">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F23B355" w14:textId="77777777" w:rsidR="00805B1E" w:rsidRDefault="00805B1E" w:rsidP="00BD5B38">
+          <w:p w14:paraId="395233D6" w14:textId="77777777" w:rsidR="00805B1E" w:rsidRDefault="00805B1E" w:rsidP="00BD5B38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6774C424">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Discharge Summary</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00805B1E" w14:paraId="113B14A3" w14:textId="77777777" w:rsidTr="00BD5B38">
+      <w:tr w:rsidR="00805B1E" w14:paraId="34C773A7" w14:textId="77777777" w:rsidTr="00BD5B38">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FB4B63C" w14:textId="77777777" w:rsidR="00805B1E" w:rsidRDefault="00805B1E" w:rsidP="00BD5B38">
+          <w:p w14:paraId="64E36026" w14:textId="77777777" w:rsidR="00805B1E" w:rsidRDefault="00805B1E" w:rsidP="00BD5B38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA5888">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Modality:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52C0236B" w14:textId="77777777" w:rsidR="00805B1E" w:rsidRDefault="00805B1E" w:rsidP="00BD5B38">
+          <w:p w14:paraId="01EC91A3" w14:textId="77777777" w:rsidR="00805B1E" w:rsidRDefault="00805B1E" w:rsidP="00BD5B38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA5888">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
@@ -513,87 +513,87 @@
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00BA5888">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="301B9105" w14:textId="77777777" w:rsidR="00805B1E" w:rsidRDefault="00805B1E" w:rsidP="00BD5B38">
+          <w:p w14:paraId="6B9BC90B" w14:textId="77777777" w:rsidR="00805B1E" w:rsidRDefault="00805B1E" w:rsidP="00BD5B38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA5888">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Individual</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA5888">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C973BCB" w14:textId="77777777" w:rsidR="00805B1E" w:rsidRDefault="00805B1E" w:rsidP="00BD5B38">
+          <w:p w14:paraId="527C98FE" w14:textId="77777777" w:rsidR="00805B1E" w:rsidRDefault="00805B1E" w:rsidP="00BD5B38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA5888">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
@@ -633,143 +633,143 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00BA5888">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="40DD9F75" w14:textId="77777777" w:rsidR="00805B1E" w:rsidRDefault="00805B1E" w:rsidP="00BD5B38">
+          <w:p w14:paraId="11062BB5" w14:textId="77777777" w:rsidR="00805B1E" w:rsidRDefault="00805B1E" w:rsidP="00BD5B38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA5888">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Conjoint/Family</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="22936F7B" w14:textId="77777777" w:rsidR="00C1310E" w:rsidRDefault="00C1310E" w:rsidP="00C1310E">
+    <w:p w14:paraId="62ACB0A5" w14:textId="77777777" w:rsidR="00C1310E" w:rsidRDefault="00C1310E" w:rsidP="00C1310E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D28995A" w14:textId="77777777" w:rsidR="00C46FB1" w:rsidRDefault="00C46FB1" w:rsidP="00C1310E">
+    <w:p w14:paraId="1601A820" w14:textId="77777777" w:rsidR="00C46FB1" w:rsidRDefault="00C46FB1" w:rsidP="00C1310E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ATTENDANCE</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10952" w:type="dxa"/>
         <w:tblInd w:w="23" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="72" w:type="dxa"/>
           <w:bottom w:w="72" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5130"/>
         <w:gridCol w:w="3240"/>
         <w:gridCol w:w="2582"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00ED6950" w:rsidRPr="003968CB" w14:paraId="3895CB65" w14:textId="77777777" w:rsidTr="00C46FB1">
+      <w:tr w:rsidR="00ED6950" w:rsidRPr="003968CB" w14:paraId="5F4E62F1" w14:textId="77777777" w:rsidTr="00C46FB1">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="698FD91A" w14:textId="77777777" w:rsidR="00ED6950" w:rsidRPr="004B05D7" w:rsidRDefault="00ED6950" w:rsidP="00C46FB1">
+          <w:p w14:paraId="589B829B" w14:textId="77777777" w:rsidR="00ED6950" w:rsidRPr="004B05D7" w:rsidRDefault="00ED6950" w:rsidP="00C46FB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Date of Initial Session: </w:t>
             </w:r>
             <w:r w:rsidR="0009142E" w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
@@ -839,51 +839,51 @@
             </w:r>
             <w:r w:rsidR="0009142E" w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="0009142E" w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E889841" w14:textId="77777777" w:rsidR="00ED6950" w:rsidRPr="004B05D7" w:rsidRDefault="00ED6950" w:rsidP="00C46FB1">
+          <w:p w14:paraId="60EE49E0" w14:textId="77777777" w:rsidR="00ED6950" w:rsidRPr="004B05D7" w:rsidRDefault="00ED6950" w:rsidP="00C46FB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Last Date Attended: </w:t>
             </w:r>
             <w:r w:rsidR="0009142E" w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
@@ -953,51 +953,51 @@
             </w:r>
             <w:r w:rsidR="0009142E" w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="0009142E" w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2582" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6945DF56" w14:textId="77777777" w:rsidR="00ED6950" w:rsidRPr="004B05D7" w:rsidRDefault="00ED6950" w:rsidP="00C46FB1">
+          <w:p w14:paraId="309500D9" w14:textId="77777777" w:rsidR="00ED6950" w:rsidRPr="004B05D7" w:rsidRDefault="00ED6950" w:rsidP="00C46FB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Total </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Number of </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
@@ -1080,60 +1080,60 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED6950" w:rsidRPr="003968CB" w14:paraId="2E7CB2A1" w14:textId="77777777" w:rsidTr="00C46FB1">
+      <w:tr w:rsidR="00ED6950" w:rsidRPr="003968CB" w14:paraId="406D5084" w14:textId="77777777" w:rsidTr="00C46FB1">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65A8C3C5" w14:textId="77777777" w:rsidR="00ED6950" w:rsidRPr="004B05D7" w:rsidRDefault="00ED6950" w:rsidP="00C46FB1">
+          <w:p w14:paraId="5D3696C8" w14:textId="77777777" w:rsidR="00ED6950" w:rsidRPr="004B05D7" w:rsidRDefault="00ED6950" w:rsidP="00C46FB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Date of Absences: </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
@@ -1204,51 +1204,51 @@
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5822" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="166B53DB" w14:textId="77777777" w:rsidR="00ED6950" w:rsidRPr="004B05D7" w:rsidRDefault="00ED6950" w:rsidP="00C46FB1">
+          <w:p w14:paraId="124371B1" w14:textId="77777777" w:rsidR="00ED6950" w:rsidRPr="004B05D7" w:rsidRDefault="00ED6950" w:rsidP="00C46FB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Reasons for Absences: </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
@@ -1314,63 +1314,63 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED6950" w:rsidRPr="003968CB" w14:paraId="7EAA319E" w14:textId="77777777" w:rsidTr="00C46FB1">
+      <w:tr w:rsidR="00ED6950" w:rsidRPr="003968CB" w14:paraId="4E60CFD9" w14:textId="77777777" w:rsidTr="00C46FB1">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00DD9B91" w14:textId="77777777" w:rsidR="00ED6950" w:rsidRPr="004B05D7" w:rsidRDefault="00ED6950" w:rsidP="00C46FB1">
+          <w:p w14:paraId="3CB6C127" w14:textId="77777777" w:rsidR="00ED6950" w:rsidRPr="004B05D7" w:rsidRDefault="00ED6950" w:rsidP="00C46FB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ervice Delivery Type:  Telehealth </w:t>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
@@ -1467,51 +1467,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5822" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50A5AB51" w14:textId="77777777" w:rsidR="00ED6950" w:rsidRPr="004B05D7" w:rsidRDefault="00ED6950" w:rsidP="00C46FB1">
+          <w:p w14:paraId="4A1CCFE8" w14:textId="77777777" w:rsidR="00ED6950" w:rsidRPr="004B05D7" w:rsidRDefault="00ED6950" w:rsidP="00C46FB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Service delivery type has been assessed and continues to be clinically appropriate:  Yes </w:t>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check65"/>
                   <w:enabled/>
@@ -1606,62 +1606,62 @@
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="623E74FB" w14:textId="77777777" w:rsidR="000F6F02" w:rsidRPr="004B05D7" w:rsidRDefault="000F6F02" w:rsidP="000E6FAA">
+    <w:p w14:paraId="73128621" w14:textId="77777777" w:rsidR="000F6F02" w:rsidRPr="004B05D7" w:rsidRDefault="000F6F02" w:rsidP="000E6FAA">
       <w:pPr>
         <w:ind w:right="-216"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="111AA152" w14:textId="77777777" w:rsidR="000F6F02" w:rsidRDefault="000F6F02" w:rsidP="000F6F02">
+    <w:p w14:paraId="28B09913" w14:textId="77777777" w:rsidR="000F6F02" w:rsidRDefault="000F6F02" w:rsidP="000F6F02">
       <w:pPr>
         <w:ind w:right="-216"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B05D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I received and reviewed the following records provided by the </w:t>
       </w:r>
       <w:r w:rsidR="001B213B" w:rsidRPr="004B05D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1709,82 +1709,82 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>prior to the intake assessment</w:t>
       </w:r>
       <w:r w:rsidR="00A0638F" w:rsidRPr="004B05D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="004B05D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45AB7BFD" w14:textId="77777777" w:rsidR="00805B1E" w:rsidRPr="004B05D7" w:rsidRDefault="00805B1E" w:rsidP="000F6F02">
+    <w:p w14:paraId="19ED35C3" w14:textId="77777777" w:rsidR="00805B1E" w:rsidRPr="004B05D7" w:rsidRDefault="00805B1E" w:rsidP="000F6F02">
       <w:pPr>
         <w:ind w:right="-216"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10980" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="58" w:type="dxa"/>
           <w:bottom w:w="58" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10980"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003016B6" w:rsidRPr="003016B6" w14:paraId="17CB43C1" w14:textId="77777777" w:rsidTr="00805B1E">
+      <w:tr w:rsidR="003016B6" w:rsidRPr="003016B6" w14:paraId="39D7E14C" w14:textId="77777777" w:rsidTr="00805B1E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10980" w:type="dxa"/>
           </w:tcPr>
           <w:bookmarkStart w:id="0" w:name="_Hlk193727153"/>
-          <w:p w14:paraId="5EC07166" w14:textId="77777777" w:rsidR="003016B6" w:rsidRPr="003016B6" w:rsidRDefault="003016B6" w:rsidP="003016B6">
+          <w:p w14:paraId="3C3434BC" w14:textId="77777777" w:rsidR="003016B6" w:rsidRPr="003016B6" w:rsidRDefault="003016B6" w:rsidP="003016B6">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003016B6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -1824,56 +1824,56 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003016B6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003016B6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CFWB Background Records (e.g. case plan and pertinent court reports)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003016B6" w:rsidRPr="003016B6" w14:paraId="6277D5B3" w14:textId="77777777" w:rsidTr="00805B1E">
+      <w:tr w:rsidR="003016B6" w:rsidRPr="003016B6" w14:paraId="32DF6A42" w14:textId="77777777" w:rsidTr="00805B1E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BF2F397" w14:textId="77777777" w:rsidR="003016B6" w:rsidRPr="003016B6" w:rsidRDefault="003016B6" w:rsidP="003016B6">
+          <w:p w14:paraId="29EAE1A6" w14:textId="77777777" w:rsidR="003016B6" w:rsidRPr="003016B6" w:rsidRDefault="003016B6" w:rsidP="003016B6">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003016B6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -1930,56 +1930,56 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Copies of </w:t>
             </w:r>
             <w:r w:rsidRPr="003016B6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>available prior psychological/psychiatric</w:t>
             </w:r>
             <w:r w:rsidRPr="003016B6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> evaluations and treatment plans</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003016B6" w:rsidRPr="003016B6" w14:paraId="11203C2F" w14:textId="77777777" w:rsidTr="00805B1E">
+      <w:tr w:rsidR="003016B6" w:rsidRPr="003016B6" w14:paraId="488B44BB" w14:textId="77777777" w:rsidTr="00805B1E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A4E18F5" w14:textId="77777777" w:rsidR="003016B6" w:rsidRPr="003016B6" w:rsidRDefault="003016B6" w:rsidP="003016B6">
+          <w:p w14:paraId="3FFC2E5C" w14:textId="77777777" w:rsidR="003016B6" w:rsidRPr="003016B6" w:rsidRDefault="003016B6" w:rsidP="003016B6">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003016B6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -2043,87 +2043,87 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CFWB</w:t>
             </w:r>
             <w:r w:rsidRPr="003016B6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003016B6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Release of Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003016B6" w:rsidRPr="003016B6" w14:paraId="62A14EF2" w14:textId="77777777" w:rsidTr="00805B1E">
+      <w:tr w:rsidR="003016B6" w:rsidRPr="003016B6" w14:paraId="0CC3C371" w14:textId="77777777" w:rsidTr="00805B1E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CB18E00" w14:textId="77777777" w:rsidR="003016B6" w:rsidRPr="003016B6" w:rsidRDefault="003016B6" w:rsidP="003016B6">
+          <w:p w14:paraId="21D89473" w14:textId="77777777" w:rsidR="003016B6" w:rsidRPr="003016B6" w:rsidRDefault="003016B6" w:rsidP="003016B6">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003016B6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003016B6" w:rsidRPr="003016B6" w14:paraId="7FD081AD" w14:textId="77777777" w:rsidTr="00805B1E">
+      <w:tr w:rsidR="003016B6" w:rsidRPr="003016B6" w14:paraId="64BBA04A" w14:textId="77777777" w:rsidTr="00805B1E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="615E758D" w14:textId="77777777" w:rsidR="003016B6" w:rsidRPr="00805B1E" w:rsidRDefault="003016B6" w:rsidP="003016B6">
+          <w:p w14:paraId="4D2D7A5A" w14:textId="77777777" w:rsidR="003016B6" w:rsidRPr="00805B1E" w:rsidRDefault="003016B6" w:rsidP="003016B6">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -2255,129 +2255,109 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="0009142E" w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="0009142E" w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7D0BD9C8" w14:textId="77777777" w:rsidR="00ED6950" w:rsidRDefault="00ED6950" w:rsidP="00720546">
+    <w:p w14:paraId="0D012FAC" w14:textId="77777777" w:rsidR="00ED6950" w:rsidRDefault="00ED6950" w:rsidP="00720546">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AAECB50" w14:textId="77777777" w:rsidR="008015C2" w:rsidRPr="00720546" w:rsidRDefault="00452B3A" w:rsidP="00720546">
+    <w:p w14:paraId="018E8579" w14:textId="77777777" w:rsidR="008015C2" w:rsidRPr="00720546" w:rsidRDefault="00452B3A" w:rsidP="00720546">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk197687202"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ASSESSMENT OF RISK FACTORS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EBA8711" w14:textId="77777777" w:rsidR="008A5B0C" w:rsidRDefault="008A5B0C" w:rsidP="008A5B0C">
+    <w:p w14:paraId="53A317F9" w14:textId="77777777" w:rsidR="008A5B0C" w:rsidRDefault="008A5B0C" w:rsidP="008A5B0C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Risk assessment</w:t>
       </w:r>
       <w:r w:rsidRPr="00580682">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> should be </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> and include all risk factors documented on the 04-176A and known to the provider</w:t>
+        <w:t xml:space="preserve"> should be ongoing and include all risk factors documented on the 04-176A and known to the provider</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00580682">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Risk factors </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2475,86 +2455,86 @@
         <w:t xml:space="preserve">Please refer to Clinical Risk Documentation guidance in </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="0009142E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>TERM Treatment Plan Documentation Resources</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="44DC6A32" w14:textId="77777777" w:rsidR="00317AEA" w:rsidRDefault="00317AEA" w:rsidP="00580682">
+    <w:p w14:paraId="32DB7AF5" w14:textId="77777777" w:rsidR="00317AEA" w:rsidRDefault="00317AEA" w:rsidP="00580682">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10885" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="72" w:type="dxa"/>
           <w:bottom w:w="72" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3235"/>
         <w:gridCol w:w="4021"/>
         <w:gridCol w:w="3629"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00320CBE" w14:paraId="594D98F6" w14:textId="77777777" w:rsidTr="005A010F">
+      <w:tr w:rsidR="00320CBE" w14:paraId="551008D9" w14:textId="77777777" w:rsidTr="005A010F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10885" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="56E2E3E4" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="0097317B" w:rsidRDefault="00320CBE" w:rsidP="00BD5B38">
+          <w:p w14:paraId="2908E398" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="0097317B" w:rsidRDefault="00320CBE" w:rsidP="00BD5B38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Dates of Assessment: </w:t>
             </w:r>
             <w:r w:rsidR="0009142E" w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -2622,57 +2602,57 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="0009142E" w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="0009142E" w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00320CBE" w14:paraId="73E6345D" w14:textId="77777777" w:rsidTr="005A010F">
+      <w:tr w:rsidR="00320CBE" w14:paraId="34C0A83F" w14:textId="77777777" w:rsidTr="005A010F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10F20E3B" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="0009142E">
+          <w:p w14:paraId="6330435F" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="0009142E">
             <w:pPr>
               <w:ind w:left="336" w:hanging="336"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -2728,51 +2708,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Suicidal ideation</w:t>
             </w:r>
             <w:r w:rsidR="0009142E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (past &amp; present)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4021" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3118A063" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="0097317B" w:rsidRDefault="00320CBE" w:rsidP="00BD5B38">
+          <w:p w14:paraId="4D958BD9" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="0097317B" w:rsidRDefault="00320CBE" w:rsidP="00BD5B38">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -2819,69 +2799,69 @@
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0097317B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>History of harm to others/attempt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3629" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="18CDBD39" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="0097317B" w:rsidRDefault="00320CBE" w:rsidP="00BD5B38">
+          <w:p w14:paraId="7D22D2BA" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="0097317B" w:rsidRDefault="00320CBE" w:rsidP="00BD5B38">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Distress, disability, or dysfunction in:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27E10395" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="0097317B" w:rsidRDefault="00320CBE" w:rsidP="00BD5B38">
+          <w:p w14:paraId="3BFB340A" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="0097317B" w:rsidRDefault="00320CBE" w:rsidP="00BD5B38">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -2922,51 +2902,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Social/Relational</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E5336BA" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00BD5B38">
+          <w:p w14:paraId="2F0830E3" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00BD5B38">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -3007,51 +2987,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00320CBE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Occupational</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59678856" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="0097317B" w:rsidRDefault="00320CBE" w:rsidP="00BD5B38">
+          <w:p w14:paraId="6848325A" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="0097317B" w:rsidRDefault="00320CBE" w:rsidP="00BD5B38">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -3094,60 +3074,60 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Other important activities</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00320CBE" w14:paraId="21FC7AE7" w14:textId="77777777" w:rsidTr="005A010F">
+      <w:tr w:rsidR="00320CBE" w14:paraId="0BD23F1E" w14:textId="77777777" w:rsidTr="005A010F">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6173CDEB" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00BD5B38">
+          <w:p w14:paraId="5E0354E6" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00BD5B38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -3194,51 +3174,51 @@
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Suicidal plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4021" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32AF8D35" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="0097317B" w:rsidRDefault="00320CBE" w:rsidP="00BD5B38">
+          <w:p w14:paraId="40DCD77E" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="0097317B" w:rsidRDefault="00320CBE" w:rsidP="00BD5B38">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -3286,72 +3266,72 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>History of trauma or abuse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3629" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13C9061E" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="0097317B" w:rsidRDefault="00320CBE" w:rsidP="00BD5B38">
+          <w:p w14:paraId="7343D1BD" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="0097317B" w:rsidRDefault="00320CBE" w:rsidP="00BD5B38">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00320CBE" w14:paraId="17B69CA7" w14:textId="77777777" w:rsidTr="005A010F">
+      <w:tr w:rsidR="00320CBE" w14:paraId="6DC27AC6" w14:textId="77777777" w:rsidTr="005A010F">
         <w:trPr>
           <w:trHeight w:val="318"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E03A6C3" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00BD5B38">
+          <w:p w14:paraId="1BCC1454" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00BD5B38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -3399,51 +3379,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Suicidal intent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4021" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D21858C" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00BD5B38">
+          <w:p w14:paraId="7F34975B" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00BD5B38">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="316" w:hanging="330"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
@@ -3487,92 +3467,92 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Reasonable probability of significant deterioration in an important area of life functioning</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A0D0555" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="00681532" w:rsidRDefault="00320CBE" w:rsidP="00BD5B38">
+          <w:p w14:paraId="1F9F6AC8" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="00681532" w:rsidRDefault="00320CBE" w:rsidP="00BD5B38">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="316" w:hanging="330"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3629" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50924D91" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="0097317B" w:rsidRDefault="00320CBE" w:rsidP="00BD5B38">
+          <w:p w14:paraId="41D043B6" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="0097317B" w:rsidRDefault="00320CBE" w:rsidP="00BD5B38">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00320CBE" w14:paraId="7CB7E3FF" w14:textId="77777777" w:rsidTr="005A010F">
+      <w:tr w:rsidR="00320CBE" w14:paraId="0B65516E" w14:textId="77777777" w:rsidTr="005A010F">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53A47880" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="0027623D" w:rsidRDefault="00320CBE" w:rsidP="00BD5B38">
+          <w:p w14:paraId="58ED0014" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="0027623D" w:rsidRDefault="00320CBE" w:rsidP="00BD5B38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -3621,94 +3601,94 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>History of self-harm/attempt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4021" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67AFAB6D" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="0027623D" w:rsidRDefault="00320CBE" w:rsidP="00BD5B38">
+          <w:p w14:paraId="1728ECBD" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="0027623D" w:rsidRDefault="00320CBE" w:rsidP="00BD5B38">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="316" w:hanging="330"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3629" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59506823" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="0097317B" w:rsidRDefault="00320CBE" w:rsidP="00BD5B38">
+          <w:p w14:paraId="180ED09A" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="0097317B" w:rsidRDefault="00320CBE" w:rsidP="00BD5B38">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00320CBE" w14:paraId="4772779A" w14:textId="77777777" w:rsidTr="005A010F">
+      <w:tr w:rsidR="00320CBE" w14:paraId="6579D459" w14:textId="77777777" w:rsidTr="005A010F">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35B2B34F" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="0027623D" w:rsidRDefault="00320CBE" w:rsidP="00BD5B38">
+          <w:p w14:paraId="48F1A641" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="0027623D" w:rsidRDefault="00320CBE" w:rsidP="00BD5B38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -3757,94 +3737,94 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Homicidal ideation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4021" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2395B957" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="0027623D" w:rsidRDefault="00320CBE" w:rsidP="00BD5B38">
+          <w:p w14:paraId="7983D56A" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="0027623D" w:rsidRDefault="00320CBE" w:rsidP="00BD5B38">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="316" w:hanging="330"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3629" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41F3F7B3" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="0097317B" w:rsidRDefault="00320CBE" w:rsidP="00BD5B38">
+          <w:p w14:paraId="519F407D" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="0097317B" w:rsidRDefault="00320CBE" w:rsidP="00BD5B38">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A010F" w14:paraId="2736186E" w14:textId="77777777" w:rsidTr="005A010F">
+      <w:tr w:rsidR="005A010F" w14:paraId="760E0F84" w14:textId="77777777" w:rsidTr="005A010F">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D63262A" w14:textId="77777777" w:rsidR="005A010F" w:rsidRPr="0027623D" w:rsidRDefault="005A010F" w:rsidP="00BD5B38">
+          <w:p w14:paraId="0DD44B7A" w14:textId="77777777" w:rsidR="005A010F" w:rsidRPr="0027623D" w:rsidRDefault="005A010F" w:rsidP="00BD5B38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -3893,51 +3873,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Homicidal plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2FBBDD38" w14:textId="77777777" w:rsidR="005A010F" w:rsidRDefault="005A010F" w:rsidP="005A010F">
+          <w:p w14:paraId="24604570" w14:textId="77777777" w:rsidR="005A010F" w:rsidRDefault="005A010F" w:rsidP="005A010F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -4070,72 +4050,72 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55227D84" w14:textId="77777777" w:rsidR="005A010F" w:rsidRPr="0097317B" w:rsidRDefault="005A010F" w:rsidP="00BD5B38">
+          <w:p w14:paraId="1C54A36B" w14:textId="77777777" w:rsidR="005A010F" w:rsidRPr="0097317B" w:rsidRDefault="005A010F" w:rsidP="00BD5B38">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A010F" w14:paraId="143C0E79" w14:textId="77777777" w:rsidTr="005A010F">
+      <w:tr w:rsidR="005A010F" w14:paraId="21071052" w14:textId="77777777" w:rsidTr="005A010F">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="615407E1" w14:textId="77777777" w:rsidR="005A010F" w:rsidRPr="0027623D" w:rsidRDefault="005A010F" w:rsidP="00BD5B38">
+          <w:p w14:paraId="14763E61" w14:textId="77777777" w:rsidR="005A010F" w:rsidRPr="0027623D" w:rsidRDefault="005A010F" w:rsidP="00BD5B38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -4185,155 +4165,155 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Homicidal intent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FBF2D5C" w14:textId="77777777" w:rsidR="005A010F" w:rsidRPr="0097317B" w:rsidRDefault="005A010F" w:rsidP="00BD5B38">
+          <w:p w14:paraId="1743D9CB" w14:textId="77777777" w:rsidR="005A010F" w:rsidRPr="0097317B" w:rsidRDefault="005A010F" w:rsidP="00BD5B38">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5F03E8BC" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="0045338A">
+    <w:p w14:paraId="2709EFE2" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="0045338A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="340457A7" w14:textId="77777777" w:rsidR="00196C90" w:rsidRDefault="00AC4AA6" w:rsidP="00196C90">
+    <w:p w14:paraId="43447FA0" w14:textId="77777777" w:rsidR="00196C90" w:rsidRDefault="00AC4AA6" w:rsidP="00196C90">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>CLIENT</w:t>
       </w:r>
       <w:r w:rsidR="00DA5D39">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> SYMPTOM CHECKLIST</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25A375F7" w14:textId="77777777" w:rsidR="0045338A" w:rsidRPr="00F5265C" w:rsidRDefault="003D16DE" w:rsidP="00196C90">
+    <w:p w14:paraId="35E104C0" w14:textId="77777777" w:rsidR="0045338A" w:rsidRPr="00F5265C" w:rsidRDefault="003D16DE" w:rsidP="00196C90">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F5265C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>If the source of information about symptoms is a social worker or collateral contact, that information is not considered confidential and may be included. Do not include symptoms directly reported by the client unless there is a signed Release of Information (ROI).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10975" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3955"/>
         <w:gridCol w:w="3870"/>
         <w:gridCol w:w="3150"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA5D39" w14:paraId="3AF30623" w14:textId="77777777" w:rsidTr="001D4EB2">
+      <w:tr w:rsidR="00DA5D39" w14:paraId="24F1ABBC" w14:textId="77777777" w:rsidTr="001D4EB2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="0AF14579" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRDefault="00DA5D39" w:rsidP="00C340CB">
+          <w:p w14:paraId="14801B9C" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRDefault="00DA5D39" w:rsidP="00C340CB">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00062A97">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">The following </w:t>
             </w:r>
             <w:r w:rsidRPr="00062A97">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>current</w:t>
@@ -4341,69 +4321,69 @@
             <w:r w:rsidRPr="00062A97">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> symptoms were reported and</w:t>
             </w:r>
             <w:r w:rsidR="00C340CB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/or</w:t>
             </w:r>
             <w:r w:rsidRPr="00062A97">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> observed:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6502E408" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRDefault="00DA5D39" w:rsidP="00C340CB">
+          <w:p w14:paraId="11AFEBB1" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRDefault="00DA5D39" w:rsidP="00C340CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA5D39" w14:paraId="7AB2523B" w14:textId="77777777" w:rsidTr="001D4EB2">
+      <w:tr w:rsidR="00DA5D39" w14:paraId="3D7DBC9E" w14:textId="77777777" w:rsidTr="001D4EB2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3955" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="183F3087" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00A379C4" w:rsidP="00EC3CDA">
+          <w:p w14:paraId="66561B3E" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00A379C4" w:rsidP="00EC3CDA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -4441,51 +4421,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
             <w:r w:rsidR="00DA5D39" w:rsidRPr="00393A42">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DA5D39">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Angry mood</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B356D47" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00A379C4" w:rsidP="00EC3CDA">
+          <w:p w14:paraId="10601276" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00A379C4" w:rsidP="00EC3CDA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -4521,51 +4501,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00DA5D39" w:rsidRPr="00393A42">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A</w:t>
             </w:r>
             <w:r w:rsidR="00DA5D39">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>nhedonia</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BAE2C82" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00A379C4" w:rsidP="00EC3CDA">
+          <w:p w14:paraId="50B0F2C9" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00A379C4" w:rsidP="00EC3CDA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -4601,51 +4581,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00DA5D39" w:rsidRPr="00393A42">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A</w:t>
             </w:r>
             <w:r w:rsidR="00DA5D39">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>nxious mood</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43EE70C3" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00A379C4" w:rsidP="00EC3CDA">
+          <w:p w14:paraId="2F5EF285" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00A379C4" w:rsidP="00EC3CDA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -4681,51 +4661,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00DA5D39" w:rsidRPr="00393A42">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A</w:t>
             </w:r>
             <w:r w:rsidR="00DA5D39">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ppetite concerns</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D68B425" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00A379C4" w:rsidP="00EC3CDA">
+          <w:p w14:paraId="688AA890" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00A379C4" w:rsidP="00EC3CDA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -4761,51 +4741,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00DA5D39" w:rsidRPr="00393A42">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A</w:t>
             </w:r>
             <w:r w:rsidR="00DA5D39">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>voidance</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24D3B7F9" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00A379C4" w:rsidP="00EC3CDA">
+          <w:p w14:paraId="2A718AC2" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00A379C4" w:rsidP="00EC3CDA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -4841,51 +4821,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00DA5D39" w:rsidRPr="00393A42">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DA5D39">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Concentration challenges</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69459EB3" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00A379C4" w:rsidP="00EC3CDA">
+          <w:p w14:paraId="60E50446" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00A379C4" w:rsidP="00EC3CDA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -4921,51 +4901,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00DA5D39" w:rsidRPr="00393A42">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DA5D39">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Denial</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EE631AA" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00A379C4" w:rsidP="00EC3CDA">
+          <w:p w14:paraId="4CE1DC6D" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00A379C4" w:rsidP="00EC3CDA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -5001,51 +4981,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00DA5D39" w:rsidRPr="00393A42">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DA5D39">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Depressive mood</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="500C0B2B" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRDefault="00A379C4" w:rsidP="00EC3CDA">
+          <w:p w14:paraId="0FD22A20" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRDefault="00A379C4" w:rsidP="00EC3CDA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -5081,51 +5061,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00DA5D39" w:rsidRPr="00393A42">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DA5D39">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Derealization</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7915443D" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRDefault="00A379C4" w:rsidP="00EC3CDA">
+          <w:p w14:paraId="0CA6D004" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRDefault="00A379C4" w:rsidP="00EC3CDA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -5161,51 +5141,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00DA5D39" w:rsidRPr="00393A42">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> D</w:t>
             </w:r>
             <w:r w:rsidR="00DA5D39">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>istorted blame</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FE7CD46" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00A379C4" w:rsidP="00EC3CDA">
+          <w:p w14:paraId="7686DA61" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00A379C4" w:rsidP="00EC3CDA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -5241,66 +5221,66 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00DA5D39" w:rsidRPr="00393A42">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DA5D39">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Distressing dreams</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3ABACCAC" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00DA5D39" w:rsidP="0045338A">
+          <w:p w14:paraId="2E74AC88" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00DA5D39" w:rsidP="0045338A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3870" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B4ABEF3" w14:textId="77777777" w:rsidR="0045338A" w:rsidRPr="00393A42" w:rsidRDefault="0045338A" w:rsidP="00EC3CDA">
+          <w:p w14:paraId="4D0BA975" w14:textId="77777777" w:rsidR="0045338A" w:rsidRPr="00393A42" w:rsidRDefault="0045338A" w:rsidP="00EC3CDA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -5336,51 +5316,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00393A42">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Euphoric mood</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D8C294C" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRDefault="00A379C4" w:rsidP="00EC3CDA">
+          <w:p w14:paraId="5370D55B" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRDefault="00A379C4" w:rsidP="00EC3CDA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -5416,51 +5396,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00DA5D39" w:rsidRPr="00393A42">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DA5D39">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Euthymic mood</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35192B37" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00A379C4" w:rsidP="00EC3CDA">
+          <w:p w14:paraId="2AB5D475" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00A379C4" w:rsidP="00EC3CDA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -5496,51 +5476,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00DA5D39" w:rsidRPr="00393A42">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DA5D39">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Exaggerated startle response</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="219BB852" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00A379C4" w:rsidP="00EC3CDA">
+          <w:p w14:paraId="1CA46286" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00A379C4" w:rsidP="00EC3CDA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -5577,51 +5557,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00737EFA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DA5D39">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fatalistic cognitions</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DFAE55F" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00A379C4" w:rsidP="00EC3CDA">
+          <w:p w14:paraId="6964763C" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00A379C4" w:rsidP="00EC3CDA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -5658,51 +5638,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00737EFA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DA5D39">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fatigue</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D3E6792" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00A379C4" w:rsidP="00EC3CDA">
+          <w:p w14:paraId="4E18C78B" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00A379C4" w:rsidP="00EC3CDA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -5739,51 +5719,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00737EFA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DA5D39">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fear of being alone</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E1821D4" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00A379C4" w:rsidP="00EC3CDA">
+          <w:p w14:paraId="27AC00FB" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00A379C4" w:rsidP="00EC3CDA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -5820,51 +5800,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="009525D1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DA5D39">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Flashbacks</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2ED6C165" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00737EFA" w:rsidP="00EC3CDA">
+          <w:p w14:paraId="0CAE5CBA" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00737EFA" w:rsidP="00EC3CDA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -5900,51 +5880,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00DA5D39" w:rsidRPr="00393A42">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DA5D39">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Grandiose cognitions</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FC6116F" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRDefault="00737EFA" w:rsidP="00EC3CDA">
+          <w:p w14:paraId="1828003F" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRDefault="00737EFA" w:rsidP="00EC3CDA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -5980,51 +5960,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00DA5D39" w:rsidRPr="00393A42">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DA5D39">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Hallucinations</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C97D60B" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00737EFA" w:rsidP="00EC3CDA">
+          <w:p w14:paraId="519E3EF6" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00737EFA" w:rsidP="00EC3CDA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -6060,51 +6040,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00DA5D39" w:rsidRPr="00393A42">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DA5D39">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Helplessness</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17FB549E" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRDefault="00737EFA" w:rsidP="00EC3CDA">
+          <w:p w14:paraId="3EE2478C" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRDefault="00737EFA" w:rsidP="00EC3CDA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -6140,66 +6120,66 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00DA5D39" w:rsidRPr="00393A42">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> H</w:t>
             </w:r>
             <w:r w:rsidR="00DA5D39">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>opelessness</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FE9E52D" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00DA5D39" w:rsidP="0045338A">
+          <w:p w14:paraId="09DF9A15" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00DA5D39" w:rsidP="0045338A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B09B687" w14:textId="77777777" w:rsidR="0045338A" w:rsidRDefault="0045338A" w:rsidP="00EC3CDA">
+          <w:p w14:paraId="6226D166" w14:textId="77777777" w:rsidR="0045338A" w:rsidRDefault="0045338A" w:rsidP="00EC3CDA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -6235,51 +6215,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00393A42">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hypervig</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ilance</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EAC484F" w14:textId="77777777" w:rsidR="0045338A" w:rsidRPr="00393A42" w:rsidRDefault="0045338A" w:rsidP="00EC3CDA">
+          <w:p w14:paraId="063C119F" w14:textId="77777777" w:rsidR="0045338A" w:rsidRPr="00393A42" w:rsidRDefault="0045338A" w:rsidP="00EC3CDA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -6315,51 +6295,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00393A42">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Intrusive memories</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="625EF4DC" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00737EFA" w:rsidP="00EC3CDA">
+          <w:p w14:paraId="497CB2E3" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00737EFA" w:rsidP="00EC3CDA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -6395,51 +6375,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00DA5D39" w:rsidRPr="00393A42">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Irr</w:t>
             </w:r>
             <w:r w:rsidR="00DA5D39">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>itable mood</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FE486FE" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00737EFA" w:rsidP="00EC3CDA">
+          <w:p w14:paraId="4FE79C29" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00737EFA" w:rsidP="00EC3CDA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -6475,51 +6455,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00DA5D39" w:rsidRPr="00393A42">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DA5D39">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Isolation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D1BADC5" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRDefault="00737EFA" w:rsidP="00EC3CDA">
+          <w:p w14:paraId="035EA7BE" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRDefault="00737EFA" w:rsidP="00EC3CDA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -6555,51 +6535,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00DA5D39" w:rsidRPr="00393A42">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DA5D39">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Memory challenges</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19E61CD6" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRDefault="00737EFA" w:rsidP="00320CBE">
+          <w:p w14:paraId="6155C524" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRDefault="00737EFA" w:rsidP="00320CBE">
             <w:pPr>
               <w:ind w:left="346" w:hanging="346"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -6635,61 +6615,61 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00DA5D39" w:rsidRPr="00393A42">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DA5D39">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Physiological reactions to trauma reminders</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BECEF0C" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
+          <w:p w14:paraId="3278DADC" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
             <w:pPr>
               <w:ind w:left="346" w:hanging="346"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3B9B66C4" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRDefault="00B146D8" w:rsidP="00320CBE">
+          <w:p w14:paraId="6170E929" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRDefault="00B146D8" w:rsidP="00320CBE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -6725,51 +6705,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00DA5D39" w:rsidRPr="00393A42">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DA5D39">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Psychomotor agitation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53C24B03" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00B146D8" w:rsidP="00EC3CDA">
+          <w:p w14:paraId="43ADAF6C" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00B146D8" w:rsidP="00EC3CDA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -6805,51 +6785,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00DA5D39" w:rsidRPr="00393A42">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DA5D39">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sleep disturbance</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FC49BD0" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00B146D8" w:rsidP="00EC3CDA">
+          <w:p w14:paraId="792FA0CA" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00B146D8" w:rsidP="00EC3CDA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -6885,51 +6865,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00DA5D39" w:rsidRPr="00393A42">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DA5D39">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Somatic complaints</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="149A5FB8" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00B146D8" w:rsidP="00EC3CDA">
+          <w:p w14:paraId="33386E6E" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00B146D8" w:rsidP="00EC3CDA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -7051,267 +7031,257 @@
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00B27885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00B27885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="0156D191" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00DA5D39" w:rsidP="00EC3CDA">
+          <w:p w14:paraId="16F12DFB" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00393A42" w:rsidRDefault="00DA5D39" w:rsidP="00EC3CDA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2609A83C" w14:textId="77777777" w:rsidR="00062A97" w:rsidRPr="00062A97" w:rsidRDefault="00062A97" w:rsidP="00062A97">
+    <w:p w14:paraId="1BB9C959" w14:textId="77777777" w:rsidR="00062A97" w:rsidRPr="00062A97" w:rsidRDefault="00062A97" w:rsidP="00062A97">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00062A97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B87BC1E" w14:textId="77777777" w:rsidR="007C4A0A" w:rsidRPr="00C84A40" w:rsidRDefault="00DA5D39" w:rsidP="00C84A40">
+    <w:p w14:paraId="416E2DE7" w14:textId="77777777" w:rsidR="007C4A0A" w:rsidRPr="00C84A40" w:rsidRDefault="00DA5D39" w:rsidP="00C84A40">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TREATMENT</w:t>
       </w:r>
       <w:r w:rsidR="00452B3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> PROGRESS</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10975" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10975"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00365385" w:rsidRPr="003968CB" w14:paraId="342E9440" w14:textId="77777777" w:rsidTr="001D4EB2">
+      <w:tr w:rsidR="00365385" w:rsidRPr="003968CB" w14:paraId="6B729879" w14:textId="77777777" w:rsidTr="001D4EB2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10975" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="0148BF31" w14:textId="77777777" w:rsidR="00AD344A" w:rsidRPr="00AD6B07" w:rsidRDefault="00AD6B07" w:rsidP="007F15EC">
+          <w:p w14:paraId="3AE3D734" w14:textId="77777777" w:rsidR="00AD344A" w:rsidRPr="00AD6B07" w:rsidRDefault="00AD6B07" w:rsidP="007F15EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD6B07">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>INSTRUCTIONS</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">:  </w:t>
             </w:r>
             <w:r w:rsidR="00FF7BA5" w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>It</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>It is essential that therapists working with C</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA282E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>FWB</w:t>
+            </w:r>
             <w:r w:rsidR="00FF7BA5" w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> is essential that therapists working with C</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00EA282E">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00856F2C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>parent</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF7BA5" w:rsidRPr="004B05D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s accept the true finding of the Juvenile Court as a fact of the case. </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD344A" w:rsidRPr="004B05D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> If C</w:t>
+            </w:r>
+            <w:r w:rsidR="00F5460B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>FWB</w:t>
             </w:r>
+            <w:r w:rsidR="00AD344A" w:rsidRPr="004B05D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> offers the family Voluntary Services instead of filing a petition with the Court to take jurisdiction, a true finding does not apply; however, the therapist is expected to accept the allegations of abuse as facts of the case</w:t>
+            </w:r>
+            <w:r w:rsidR="007F5784" w:rsidRPr="004B05D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
             <w:r w:rsidR="00FF7BA5" w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00856F2C">
-[...54 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="5EDB6AAE" w14:textId="77777777" w:rsidR="007C4A0A" w:rsidRPr="004B05D7" w:rsidRDefault="007C4A0A" w:rsidP="007F15EC">
+          <w:p w14:paraId="51C3A907" w14:textId="77777777" w:rsidR="007C4A0A" w:rsidRPr="004B05D7" w:rsidRDefault="007C4A0A" w:rsidP="007F15EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="229871AD" w14:textId="77777777" w:rsidR="006906CB" w:rsidRDefault="00D845CE" w:rsidP="007F15EC">
+          <w:p w14:paraId="5A3841CA" w14:textId="77777777" w:rsidR="006906CB" w:rsidRDefault="00D845CE" w:rsidP="007F15EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Identify the</w:t>
             </w:r>
             <w:r w:rsidR="00BD520E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> applicable</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -7491,143 +7461,143 @@
             <w:r w:rsidR="009A47DA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>an active focus of clinical attention.</w:t>
             </w:r>
             <w:r w:rsidR="009620C1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006906CB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D4DBE55" w14:textId="77777777" w:rsidR="003D16DE" w:rsidRDefault="003D16DE" w:rsidP="003D16DE">
+          <w:p w14:paraId="3B40D0D4" w14:textId="77777777" w:rsidR="003D16DE" w:rsidRDefault="003D16DE" w:rsidP="003D16DE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3A8B9D78" w14:textId="77777777" w:rsidR="003D16DE" w:rsidRPr="00C053EA" w:rsidRDefault="003D16DE" w:rsidP="003D16DE">
+          <w:p w14:paraId="409824D1" w14:textId="77777777" w:rsidR="003D16DE" w:rsidRPr="00C053EA" w:rsidRDefault="003D16DE" w:rsidP="003D16DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D441AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t>Reminder</w:t>
             </w:r>
             <w:r w:rsidRPr="009B6157">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">: Observations made by the clinician during therapy sessions are considered part of the client’s Protected Health Information (PHI), </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="009B6157">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t>similar to</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="009B6157">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> verbal communication, and should not be included in the treatment update unless a valid ROI is in place.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1924CF3A" w14:textId="77777777" w:rsidR="003B7D7C" w:rsidRPr="003B7D7C" w:rsidRDefault="003B7D7C" w:rsidP="003D16DE">
+          <w:p w14:paraId="27C92A90" w14:textId="77777777" w:rsidR="003B7D7C" w:rsidRPr="003B7D7C" w:rsidRDefault="003B7D7C" w:rsidP="003D16DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79FA2D38" w14:textId="77777777" w:rsidR="007420AB" w:rsidRDefault="007420AB"/>
+    <w:p w14:paraId="265042B5" w14:textId="77777777" w:rsidR="007420AB" w:rsidRDefault="007420AB"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10975" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="29" w:type="dxa"/>
           <w:bottom w:w="29" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10975"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00365385" w:rsidRPr="003968CB" w14:paraId="4DE3BA62" w14:textId="77777777" w:rsidTr="00320CBE">
+      <w:tr w:rsidR="00365385" w:rsidRPr="003968CB" w14:paraId="6B056BD5" w14:textId="77777777" w:rsidTr="00320CBE">
         <w:trPr>
           <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DA5B29C" w14:textId="77777777" w:rsidR="005F139F" w:rsidRDefault="005F139F" w:rsidP="005F139F">
+          <w:p w14:paraId="701BF131" w14:textId="77777777" w:rsidR="005F139F" w:rsidRDefault="005F139F" w:rsidP="005F139F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>FOCUS OF TREATMENT</w:t>
             </w:r>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
@@ -7649,64 +7619,65 @@
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:alias w:val="Focus of Treatment"/>
                 <w:tag w:val="Focus of Treatment"/>
                 <w:id w:val="-628242680"/>
                 <w:placeholder>
                   <w:docPart w:val="6BF1AAEFCA3C40BBB26C6E5F8B3B3D86"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Emotional abuse prevention" w:value="Emotional abuse prevention"/>
                   <w:listItem w:displayText="Enhancing parenting skills" w:value="Enhancing parenting skills"/>
                   <w:listItem w:displayText="Intimate partner violence prevention" w:value="Intimate partner violence prevention"/>
                   <w:listItem w:displayText="Mental health stabilization" w:value="Mental health stabilization"/>
                   <w:listItem w:displayText="Neglect prevention" w:value="Neglect prevention"/>
                   <w:listItem w:displayText="Physical abuse prevention" w:value="Physical abuse prevention"/>
                   <w:listItem w:displayText="Relapse prevention" w:value="Relapse prevention"/>
                   <w:listItem w:displayText="Safety planning for risk factors" w:value="Safety planning for risk factors"/>
                   <w:listItem w:displayText="Sexual abuse prevention" w:value="Sexual abuse prevention"/>
                   <w:listItem w:displayText="Trauma processing" w:value="Trauma processing"/>
                   <w:listItem w:displayText="Other area of focus (please describe)" w:value="Other area of focus (please describe)"/>
                 </w:dropDownList>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0009142E" w:rsidRPr="00320CBE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="6DA3FB9E" w14:textId="77777777" w:rsidR="005F139F" w:rsidRDefault="0009142E" w:rsidP="005F139F">
+          <w:p w14:paraId="7B00E407" w14:textId="77777777" w:rsidR="005F139F" w:rsidRDefault="0009142E" w:rsidP="005F139F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">If ‘other area of focus’ is selected, describe here: </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text87"/>
                   <w:enabled/>
@@ -7765,129 +7736,129 @@
             <w:r w:rsidR="00135DA8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00135DA8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46F8DE53" w14:textId="77777777" w:rsidR="0009142E" w:rsidRDefault="0009142E" w:rsidP="005F139F">
+          <w:p w14:paraId="6C38CADD" w14:textId="77777777" w:rsidR="0009142E" w:rsidRDefault="0009142E" w:rsidP="005F139F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblCellMar>
                 <w:top w:w="29" w:type="dxa"/>
                 <w:bottom w:w="29" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2040"/>
               <w:gridCol w:w="8619"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00320CBE" w14:paraId="58B7E30D" w14:textId="77777777" w:rsidTr="0009142E">
+            <w:tr w:rsidR="00320CBE" w14:paraId="3F89A5E2" w14:textId="77777777" w:rsidTr="0009142E">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5475EECB" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
+                <w:p w14:paraId="59CB76E5" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:lastRenderedPageBreak/>
                     <w:t>I</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>nitial Assessment</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4B56B704" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
+                <w:p w14:paraId="6D9D1DB5" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -7945,79 +7916,79 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00320CBE" w14:paraId="41097CA6" w14:textId="77777777" w:rsidTr="0009142E">
+            <w:tr w:rsidR="00320CBE" w14:paraId="331FEBDB" w14:textId="77777777" w:rsidTr="0009142E">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="218E5852" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
+                <w:p w14:paraId="1EADB621" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>First Update:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6CDEF929" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
+                <w:p w14:paraId="0930E077" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -8075,80 +8046,80 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00320CBE" w14:paraId="16C17A2F" w14:textId="77777777" w:rsidTr="0009142E">
+            <w:tr w:rsidR="00320CBE" w14:paraId="174E57A7" w14:textId="77777777" w:rsidTr="0009142E">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="23FFD5BB" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="004B05D7" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
+                <w:p w14:paraId="6AA7F3FE" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="004B05D7" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Second Update:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="28B73037" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="004B05D7" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
+                <w:p w14:paraId="48484365" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="004B05D7" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -8206,80 +8177,80 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00320CBE" w14:paraId="6BE5EDCC" w14:textId="77777777" w:rsidTr="0009142E">
+            <w:tr w:rsidR="00320CBE" w14:paraId="6A745868" w14:textId="77777777" w:rsidTr="0009142E">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="17792C80" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="004B05D7" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
+                <w:p w14:paraId="338572F7" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="004B05D7" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Third Update:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1EACF2A9" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="004B05D7" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
+                <w:p w14:paraId="21984AA5" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="004B05D7" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -8337,79 +8308,79 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00320CBE" w14:paraId="0A702F97" w14:textId="77777777" w:rsidTr="0009142E">
+            <w:tr w:rsidR="00320CBE" w14:paraId="4D74F905" w14:textId="77777777" w:rsidTr="0009142E">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6EE091FC" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
+                <w:p w14:paraId="0C707E07" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Fourth Update:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="384D5986" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
+                <w:p w14:paraId="529F89C4" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -8468,81 +8439,81 @@
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="0CDE7964" w14:textId="77777777" w:rsidR="00365385" w:rsidRPr="004B05D7" w:rsidRDefault="00320CBE" w:rsidP="000B0D0E">
+          <w:p w14:paraId="1B822656" w14:textId="77777777" w:rsidR="00365385" w:rsidRPr="004B05D7" w:rsidRDefault="00320CBE" w:rsidP="000B0D0E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00720546" w:rsidRPr="003968CB" w14:paraId="156129E8" w14:textId="77777777" w:rsidTr="00320CBE">
+      <w:tr w:rsidR="00720546" w:rsidRPr="003968CB" w14:paraId="52242A0D" w14:textId="77777777" w:rsidTr="00320CBE">
         <w:trPr>
           <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34721F43" w14:textId="77777777" w:rsidR="00C03062" w:rsidRDefault="00C03062" w:rsidP="00C03062">
+          <w:p w14:paraId="4A06CC3B" w14:textId="77777777" w:rsidR="00C03062" w:rsidRDefault="00C03062" w:rsidP="00C03062">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>FOCUS OF TREATMENT</w:t>
             </w:r>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -8565,73 +8536,74 @@
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:alias w:val="Focus of Treatment"/>
                 <w:tag w:val="Focus of Treatment"/>
                 <w:id w:val="1607386053"/>
                 <w:placeholder>
                   <w:docPart w:val="28D1631D85264EE0A347786A353A877B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Emotional abuse prevention" w:value="Emotional abuse prevention"/>
                   <w:listItem w:displayText="Enhancing parenting skills" w:value="Enhancing parenting skills"/>
                   <w:listItem w:displayText="Intimate partner violence prevention" w:value="Intimate partner violence prevention"/>
                   <w:listItem w:displayText="Mental health stabilization" w:value="Mental health stabilization"/>
                   <w:listItem w:displayText="Neglect prevention" w:value="Neglect prevention"/>
                   <w:listItem w:displayText="Physical abuse prevention" w:value="Physical abuse prevention"/>
                   <w:listItem w:displayText="Relapse prevention" w:value="Relapse prevention"/>
                   <w:listItem w:displayText="Safety planning for risk factors" w:value="Safety planning for risk factors"/>
                   <w:listItem w:displayText="Sexual abuse prevention" w:value="Sexual abuse prevention"/>
                   <w:listItem w:displayText="Trauma processing" w:value="Trauma processing"/>
                   <w:listItem w:displayText="Other area of focus (please describe)" w:value="Other area of focus (please describe)"/>
                 </w:dropDownList>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00320CBE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19262921" w14:textId="77777777" w:rsidR="003B7D7C" w:rsidRDefault="003B7D7C" w:rsidP="003B7D7C">
+          <w:p w14:paraId="01D5C509" w14:textId="77777777" w:rsidR="003B7D7C" w:rsidRDefault="003B7D7C" w:rsidP="003B7D7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">If ‘other area of focus’ is selected, describe here: </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text87"/>
                   <w:enabled/>
@@ -8695,128 +8667,128 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68049E05" w14:textId="77777777" w:rsidR="00805B1E" w:rsidRDefault="00805B1E" w:rsidP="00C03062">
+          <w:p w14:paraId="00F49655" w14:textId="77777777" w:rsidR="00805B1E" w:rsidRDefault="00805B1E" w:rsidP="00C03062">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblCellMar>
                 <w:top w:w="29" w:type="dxa"/>
                 <w:bottom w:w="29" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2040"/>
               <w:gridCol w:w="8619"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00320CBE" w14:paraId="7B53ACD8" w14:textId="77777777" w:rsidTr="007C0715">
+            <w:tr w:rsidR="00320CBE" w14:paraId="2B8DC316" w14:textId="77777777" w:rsidTr="007C0715">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="142F0727" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
+                <w:p w14:paraId="4237E6DD" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>I</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>nitial Assessment</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6B3214C5" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
+                <w:p w14:paraId="75A08EA8" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -8874,79 +8846,79 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00320CBE" w14:paraId="33096FF1" w14:textId="77777777" w:rsidTr="007C0715">
+            <w:tr w:rsidR="00320CBE" w14:paraId="129AB543" w14:textId="77777777" w:rsidTr="007C0715">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="541ACE3B" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
+                <w:p w14:paraId="7881E6CD" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>First Update:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="23669FB4" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
+                <w:p w14:paraId="2A802F13" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -9004,80 +8976,80 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00320CBE" w14:paraId="54082B23" w14:textId="77777777" w:rsidTr="007C0715">
+            <w:tr w:rsidR="00320CBE" w14:paraId="2BB49BB4" w14:textId="77777777" w:rsidTr="007C0715">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0C184932" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="004B05D7" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
+                <w:p w14:paraId="54287825" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="004B05D7" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Second Update:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1ABCB212" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="004B05D7" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
+                <w:p w14:paraId="2F96151C" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="004B05D7" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -9135,80 +9107,80 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00320CBE" w14:paraId="540E1514" w14:textId="77777777" w:rsidTr="007C0715">
+            <w:tr w:rsidR="00320CBE" w14:paraId="1B7B95D2" w14:textId="77777777" w:rsidTr="007C0715">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="586BCC4F" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="004B05D7" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
+                <w:p w14:paraId="4AC61BA3" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="004B05D7" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Third Update:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3A89D06F" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="004B05D7" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
+                <w:p w14:paraId="2D1F0E7D" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="004B05D7" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -9266,79 +9238,79 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00320CBE" w14:paraId="7B0B908C" w14:textId="77777777" w:rsidTr="007C0715">
+            <w:tr w:rsidR="00320CBE" w14:paraId="73DFF9EE" w14:textId="77777777" w:rsidTr="007C0715">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3B4B898A" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
+                <w:p w14:paraId="6F2F6CE8" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Fourth Update:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5BE854D7" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
+                <w:p w14:paraId="0971F566" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -9397,73 +9369,73 @@
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="05B53FE7" w14:textId="77777777" w:rsidR="00720546" w:rsidRDefault="00720546" w:rsidP="00C03062">
+          <w:p w14:paraId="72842248" w14:textId="77777777" w:rsidR="00720546" w:rsidRDefault="00720546" w:rsidP="00C03062">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00720546" w:rsidRPr="003968CB" w14:paraId="66DA7F1D" w14:textId="77777777" w:rsidTr="00320CBE">
+      <w:tr w:rsidR="00720546" w:rsidRPr="003968CB" w14:paraId="344CA91A" w14:textId="77777777" w:rsidTr="00320CBE">
         <w:trPr>
           <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B916A78" w14:textId="77777777" w:rsidR="005F139F" w:rsidRDefault="005F139F" w:rsidP="005F139F">
+          <w:p w14:paraId="506E2557" w14:textId="77777777" w:rsidR="005F139F" w:rsidRDefault="005F139F" w:rsidP="005F139F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>FOCUS OF TREATMENT</w:t>
             </w:r>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
@@ -9485,73 +9457,74 @@
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:alias w:val="Focus of Treatment"/>
                 <w:tag w:val="Focus of Treatment"/>
                 <w:id w:val="-715893962"/>
                 <w:placeholder>
                   <w:docPart w:val="37C6023E0DA545E9A02329E182675C3A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Emotional abuse prevention" w:value="Emotional abuse prevention"/>
                   <w:listItem w:displayText="Enhancing parenting skills" w:value="Enhancing parenting skills"/>
                   <w:listItem w:displayText="Intimate partner violence prevention" w:value="Intimate partner violence prevention"/>
                   <w:listItem w:displayText="Mental health stabilization" w:value="Mental health stabilization"/>
                   <w:listItem w:displayText="Neglect prevention" w:value="Neglect prevention"/>
                   <w:listItem w:displayText="Physical abuse prevention" w:value="Physical abuse prevention"/>
                   <w:listItem w:displayText="Relapse prevention" w:value="Relapse prevention"/>
                   <w:listItem w:displayText="Safety planning for risk factors" w:value="Safety planning for risk factors"/>
                   <w:listItem w:displayText="Sexual abuse prevention" w:value="Sexual abuse prevention"/>
                   <w:listItem w:displayText="Trauma processing" w:value="Trauma processing"/>
                   <w:listItem w:displayText="Other area of focus (please describe)" w:value="Other area of focus (please describe)"/>
                 </w:dropDownList>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00320CBE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24AE587C" w14:textId="77777777" w:rsidR="007C0715" w:rsidRDefault="007C0715" w:rsidP="007C0715">
+          <w:p w14:paraId="2C9B54AC" w14:textId="77777777" w:rsidR="007C0715" w:rsidRDefault="007C0715" w:rsidP="007C0715">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">If ‘other area of focus’ is selected, describe here: </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text87"/>
                   <w:enabled/>
@@ -9615,128 +9588,128 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F854D2F" w14:textId="77777777" w:rsidR="005F139F" w:rsidRDefault="005F139F" w:rsidP="005F139F">
+          <w:p w14:paraId="5E0C0AB2" w14:textId="77777777" w:rsidR="005F139F" w:rsidRDefault="005F139F" w:rsidP="005F139F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblCellMar>
                 <w:top w:w="29" w:type="dxa"/>
                 <w:bottom w:w="29" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2040"/>
               <w:gridCol w:w="8619"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00320CBE" w14:paraId="2203207D" w14:textId="77777777" w:rsidTr="00EC7F4C">
+            <w:tr w:rsidR="00320CBE" w14:paraId="1540A3E1" w14:textId="77777777" w:rsidTr="00EC7F4C">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="47EEF07F" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
+                <w:p w14:paraId="0F03420F" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>I</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>nitial Assessment</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="348D0B9C" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
+                <w:p w14:paraId="0B09E270" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -9794,79 +9767,79 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00320CBE" w14:paraId="42940F83" w14:textId="77777777" w:rsidTr="00EC7F4C">
+            <w:tr w:rsidR="00320CBE" w14:paraId="4DEC4F87" w14:textId="77777777" w:rsidTr="00EC7F4C">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6D021374" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
+                <w:p w14:paraId="6BDBA343" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>First Update:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="03B14440" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
+                <w:p w14:paraId="641327D7" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -9924,80 +9897,80 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00320CBE" w14:paraId="5026B2A7" w14:textId="77777777" w:rsidTr="00EC7F4C">
+            <w:tr w:rsidR="00320CBE" w14:paraId="30CB2EB0" w14:textId="77777777" w:rsidTr="00EC7F4C">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4523DA46" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="004B05D7" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
+                <w:p w14:paraId="7DB3C182" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="004B05D7" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Second Update:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0B79866D" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="004B05D7" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
+                <w:p w14:paraId="7413A5C3" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="004B05D7" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -10055,80 +10028,80 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00320CBE" w14:paraId="2C082B29" w14:textId="77777777" w:rsidTr="00EC7F4C">
+            <w:tr w:rsidR="00320CBE" w14:paraId="68D07C46" w14:textId="77777777" w:rsidTr="00EC7F4C">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="77A08D34" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="004B05D7" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
+                <w:p w14:paraId="7DCAF1B9" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="004B05D7" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Third Update:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6555EA3E" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="004B05D7" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
+                <w:p w14:paraId="6DA8339A" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRPr="004B05D7" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -10186,79 +10159,79 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00320CBE" w14:paraId="5E09B064" w14:textId="77777777" w:rsidTr="00EC7F4C">
+            <w:tr w:rsidR="00320CBE" w14:paraId="233D49B2" w14:textId="77777777" w:rsidTr="00EC7F4C">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="506C872E" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
+                <w:p w14:paraId="213C87D6" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Fourth Update:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6E8ACDE5" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
+                <w:p w14:paraId="2A33E0A1" w14:textId="77777777" w:rsidR="00320CBE" w:rsidRDefault="00320CBE" w:rsidP="00320CBE">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -10317,143 +10290,144 @@
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="34C0E33E" w14:textId="77777777" w:rsidR="00720546" w:rsidRDefault="00320CBE" w:rsidP="005F139F">
+          <w:p w14:paraId="0140F6E7" w14:textId="77777777" w:rsidR="00720546" w:rsidRDefault="00320CBE" w:rsidP="005F139F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00886262" w:rsidRPr="003968CB" w14:paraId="4F400946" w14:textId="77777777" w:rsidTr="00320CBE">
+      <w:tr w:rsidR="00886262" w:rsidRPr="003968CB" w14:paraId="144F4150" w14:textId="77777777" w:rsidTr="00320CBE">
         <w:trPr>
           <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="674B6136" w14:textId="77777777" w:rsidR="00886262" w:rsidRDefault="00886262" w:rsidP="00886262">
+          <w:p w14:paraId="7C001239" w14:textId="77777777" w:rsidR="00886262" w:rsidRDefault="00886262" w:rsidP="00886262">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000462AD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">FOCUS OF TREATMENT: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:alias w:val="Focus of Treatment"/>
                 <w:tag w:val="Focus of Treatment"/>
                 <w:id w:val="-1889326345"/>
                 <w:placeholder>
                   <w:docPart w:val="AE539E05D5724CC397046A9072D173BE"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Emotional abuse prevention" w:value="Emotional abuse prevention"/>
                   <w:listItem w:displayText="Enhancing parenting skills" w:value="Enhancing parenting skills"/>
                   <w:listItem w:displayText="Intimate partner violence prevention" w:value="Intimate partner violence prevention"/>
                   <w:listItem w:displayText="Mental health stabilization" w:value="Mental health stabilization"/>
                   <w:listItem w:displayText="Neglect prevention" w:value="Neglect prevention"/>
                   <w:listItem w:displayText="Physical abuse prevention" w:value="Physical abuse prevention"/>
                   <w:listItem w:displayText="Relapse prevention" w:value="Relapse prevention"/>
                   <w:listItem w:displayText="Safety planning for risk factors" w:value="Safety planning for risk factors"/>
                   <w:listItem w:displayText="Sexual abuse prevention" w:value="Sexual abuse prevention"/>
                   <w:listItem w:displayText="Trauma processing" w:value="Trauma processing"/>
                   <w:listItem w:displayText="Other area of focus (please describe)" w:value="Other area of focus (please describe)"/>
                 </w:dropDownList>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="000462AD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="51DD411D" w14:textId="77777777" w:rsidR="00886262" w:rsidRDefault="00886262" w:rsidP="00886262">
+          <w:p w14:paraId="29C820DD" w14:textId="77777777" w:rsidR="00886262" w:rsidRDefault="00886262" w:rsidP="00886262">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">If ‘other area of focus’ is selected, describe here: </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text87"/>
                   <w:enabled/>
@@ -10517,128 +10491,128 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3017CFFA" w14:textId="77777777" w:rsidR="00886262" w:rsidRDefault="00886262" w:rsidP="00886262">
+          <w:p w14:paraId="7DA17BCC" w14:textId="77777777" w:rsidR="00886262" w:rsidRDefault="00886262" w:rsidP="00886262">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblCellMar>
                 <w:top w:w="29" w:type="dxa"/>
                 <w:bottom w:w="29" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2040"/>
               <w:gridCol w:w="8619"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00886262" w14:paraId="6729CA18" w14:textId="77777777" w:rsidTr="009744DD">
+            <w:tr w:rsidR="00886262" w14:paraId="0CDFC795" w14:textId="77777777" w:rsidTr="00A862D9">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1C926684" w14:textId="77777777" w:rsidR="00886262" w:rsidRDefault="00886262" w:rsidP="00886262">
+                <w:p w14:paraId="3717462F" w14:textId="77777777" w:rsidR="00886262" w:rsidRDefault="00886262" w:rsidP="00886262">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>I</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>nitial Assessment</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="37738E60" w14:textId="77777777" w:rsidR="00886262" w:rsidRDefault="00886262" w:rsidP="00886262">
+                <w:p w14:paraId="12EC4355" w14:textId="77777777" w:rsidR="00886262" w:rsidRDefault="00886262" w:rsidP="00886262">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -10696,79 +10670,79 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00886262" w14:paraId="4C2A49DB" w14:textId="77777777" w:rsidTr="009744DD">
+            <w:tr w:rsidR="00886262" w14:paraId="083128FD" w14:textId="77777777" w:rsidTr="00A862D9">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="493AF706" w14:textId="77777777" w:rsidR="00886262" w:rsidRDefault="00886262" w:rsidP="00886262">
+                <w:p w14:paraId="7FF85F57" w14:textId="77777777" w:rsidR="00886262" w:rsidRDefault="00886262" w:rsidP="00886262">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>First Update:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="76238821" w14:textId="77777777" w:rsidR="00886262" w:rsidRDefault="00886262" w:rsidP="00886262">
+                <w:p w14:paraId="766E7FFE" w14:textId="77777777" w:rsidR="00886262" w:rsidRDefault="00886262" w:rsidP="00886262">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -10826,80 +10800,80 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00886262" w14:paraId="2B24643F" w14:textId="77777777" w:rsidTr="009744DD">
+            <w:tr w:rsidR="00886262" w14:paraId="35731A7D" w14:textId="77777777" w:rsidTr="00A862D9">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0D6037BE" w14:textId="77777777" w:rsidR="00886262" w:rsidRPr="004B05D7" w:rsidRDefault="00886262" w:rsidP="00886262">
+                <w:p w14:paraId="60FE332C" w14:textId="77777777" w:rsidR="00886262" w:rsidRPr="004B05D7" w:rsidRDefault="00886262" w:rsidP="00886262">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Second Update:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3F473E0E" w14:textId="77777777" w:rsidR="00886262" w:rsidRPr="004B05D7" w:rsidRDefault="00886262" w:rsidP="00886262">
+                <w:p w14:paraId="12FE00D8" w14:textId="77777777" w:rsidR="00886262" w:rsidRPr="004B05D7" w:rsidRDefault="00886262" w:rsidP="00886262">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -10957,80 +10931,80 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00886262" w14:paraId="656D4843" w14:textId="77777777" w:rsidTr="009744DD">
+            <w:tr w:rsidR="00886262" w14:paraId="61E35C71" w14:textId="77777777" w:rsidTr="00A862D9">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2E269177" w14:textId="77777777" w:rsidR="00886262" w:rsidRPr="004B05D7" w:rsidRDefault="00886262" w:rsidP="00886262">
+                <w:p w14:paraId="1BCBF3D8" w14:textId="77777777" w:rsidR="00886262" w:rsidRPr="004B05D7" w:rsidRDefault="00886262" w:rsidP="00886262">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Third Update:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="18A74E23" w14:textId="77777777" w:rsidR="00886262" w:rsidRPr="004B05D7" w:rsidRDefault="00886262" w:rsidP="00886262">
+                <w:p w14:paraId="7A56756A" w14:textId="77777777" w:rsidR="00886262" w:rsidRPr="004B05D7" w:rsidRDefault="00886262" w:rsidP="00886262">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -11088,79 +11062,79 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00886262" w14:paraId="01653CC4" w14:textId="77777777" w:rsidTr="009744DD">
+            <w:tr w:rsidR="00886262" w14:paraId="3928CE45" w14:textId="77777777" w:rsidTr="00A862D9">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2C7A3158" w14:textId="77777777" w:rsidR="00886262" w:rsidRDefault="00886262" w:rsidP="00886262">
+                <w:p w14:paraId="6A5E3B7B" w14:textId="77777777" w:rsidR="00886262" w:rsidRDefault="00886262" w:rsidP="00886262">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Fourth Update:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="66C3D23C" w14:textId="77777777" w:rsidR="00886262" w:rsidRDefault="00886262" w:rsidP="00886262">
+                <w:p w14:paraId="3C1CD51F" w14:textId="77777777" w:rsidR="00886262" w:rsidRDefault="00886262" w:rsidP="00886262">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -11219,132 +11193,133 @@
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="23D8CD13" w14:textId="77777777" w:rsidR="00886262" w:rsidRDefault="00886262" w:rsidP="00886262">
+          <w:p w14:paraId="6D7DF5E5" w14:textId="77777777" w:rsidR="00886262" w:rsidRDefault="00886262" w:rsidP="00886262">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00886262" w:rsidRPr="003968CB" w14:paraId="5AD32591" w14:textId="77777777" w:rsidTr="00320CBE">
+      <w:tr w:rsidR="00886262" w:rsidRPr="003968CB" w14:paraId="6E1CF028" w14:textId="77777777" w:rsidTr="00320CBE">
         <w:trPr>
           <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66B0B0AF" w14:textId="77777777" w:rsidR="00886262" w:rsidRDefault="00886262" w:rsidP="00886262">
+          <w:p w14:paraId="3F895BED" w14:textId="77777777" w:rsidR="00886262" w:rsidRDefault="00886262" w:rsidP="00886262">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000462AD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">FOCUS OF TREATMENT: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:alias w:val="Focus of Treatment"/>
                 <w:tag w:val="Focus of Treatment"/>
                 <w:id w:val="595983293"/>
                 <w:placeholder>
                   <w:docPart w:val="4C7E1C78448F4AB28EE70061FB4DE8E8"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Emotional abuse prevention" w:value="Emotional abuse prevention"/>
                   <w:listItem w:displayText="Enhancing parenting skills" w:value="Enhancing parenting skills"/>
                   <w:listItem w:displayText="Intimate partner violence prevention" w:value="Intimate partner violence prevention"/>
                   <w:listItem w:displayText="Mental health stabilization" w:value="Mental health stabilization"/>
                   <w:listItem w:displayText="Neglect prevention" w:value="Neglect prevention"/>
                   <w:listItem w:displayText="Physical abuse prevention" w:value="Physical abuse prevention"/>
                   <w:listItem w:displayText="Relapse prevention" w:value="Relapse prevention"/>
                   <w:listItem w:displayText="Safety planning for risk factors" w:value="Safety planning for risk factors"/>
                   <w:listItem w:displayText="Sexual abuse prevention" w:value="Sexual abuse prevention"/>
                   <w:listItem w:displayText="Trauma processing" w:value="Trauma processing"/>
                   <w:listItem w:displayText="Other area of focus (please describe)" w:value="Other area of focus (please describe)"/>
                 </w:dropDownList>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="000462AD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="23772176" w14:textId="77777777" w:rsidR="00886262" w:rsidRDefault="00886262" w:rsidP="00886262">
+          <w:p w14:paraId="13985FFA" w14:textId="77777777" w:rsidR="00886262" w:rsidRDefault="00886262" w:rsidP="00886262">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">If ‘other area of focus’ is selected, describe here: </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text87"/>
                   <w:enabled/>
@@ -11408,128 +11383,128 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C4B7752" w14:textId="77777777" w:rsidR="00886262" w:rsidRDefault="00886262" w:rsidP="00886262">
+          <w:p w14:paraId="57A6BB3B" w14:textId="77777777" w:rsidR="00886262" w:rsidRDefault="00886262" w:rsidP="00886262">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblCellMar>
                 <w:top w:w="29" w:type="dxa"/>
                 <w:bottom w:w="29" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2040"/>
               <w:gridCol w:w="8619"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00886262" w14:paraId="6B0F1934" w14:textId="77777777" w:rsidTr="009744DD">
+            <w:tr w:rsidR="00886262" w14:paraId="0EE843CD" w14:textId="77777777" w:rsidTr="00A862D9">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="662D5B41" w14:textId="77777777" w:rsidR="00886262" w:rsidRDefault="00886262" w:rsidP="00886262">
+                <w:p w14:paraId="3269B63A" w14:textId="77777777" w:rsidR="00886262" w:rsidRDefault="00886262" w:rsidP="00886262">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>I</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>nitial Assessment</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7512BDFA" w14:textId="77777777" w:rsidR="00886262" w:rsidRDefault="00886262" w:rsidP="00886262">
+                <w:p w14:paraId="1C80A936" w14:textId="77777777" w:rsidR="00886262" w:rsidRDefault="00886262" w:rsidP="00886262">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -11587,79 +11562,79 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00886262" w14:paraId="3F51E923" w14:textId="77777777" w:rsidTr="009744DD">
+            <w:tr w:rsidR="00886262" w14:paraId="2D775166" w14:textId="77777777" w:rsidTr="00A862D9">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3D46C39F" w14:textId="77777777" w:rsidR="00886262" w:rsidRDefault="00886262" w:rsidP="00886262">
+                <w:p w14:paraId="7F7DD860" w14:textId="77777777" w:rsidR="00886262" w:rsidRDefault="00886262" w:rsidP="00886262">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>First Update:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5ECB7B9C" w14:textId="77777777" w:rsidR="00886262" w:rsidRDefault="00886262" w:rsidP="00886262">
+                <w:p w14:paraId="19E2D0F7" w14:textId="77777777" w:rsidR="00886262" w:rsidRDefault="00886262" w:rsidP="00886262">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -11717,80 +11692,80 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00886262" w14:paraId="1BB09226" w14:textId="77777777" w:rsidTr="009744DD">
+            <w:tr w:rsidR="00886262" w14:paraId="565CA336" w14:textId="77777777" w:rsidTr="00A862D9">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4469B8E9" w14:textId="77777777" w:rsidR="00886262" w:rsidRPr="004B05D7" w:rsidRDefault="00886262" w:rsidP="00886262">
+                <w:p w14:paraId="557A7C56" w14:textId="77777777" w:rsidR="00886262" w:rsidRPr="004B05D7" w:rsidRDefault="00886262" w:rsidP="00886262">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Second Update:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="26E78A47" w14:textId="77777777" w:rsidR="00886262" w:rsidRPr="004B05D7" w:rsidRDefault="00886262" w:rsidP="00886262">
+                <w:p w14:paraId="5700D79E" w14:textId="77777777" w:rsidR="00886262" w:rsidRPr="004B05D7" w:rsidRDefault="00886262" w:rsidP="00886262">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -11848,80 +11823,80 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00886262" w14:paraId="36348544" w14:textId="77777777" w:rsidTr="009744DD">
+            <w:tr w:rsidR="00886262" w14:paraId="23E3216E" w14:textId="77777777" w:rsidTr="00A862D9">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5FE372CD" w14:textId="77777777" w:rsidR="00886262" w:rsidRPr="004B05D7" w:rsidRDefault="00886262" w:rsidP="00886262">
+                <w:p w14:paraId="3AEE2E27" w14:textId="77777777" w:rsidR="00886262" w:rsidRPr="004B05D7" w:rsidRDefault="00886262" w:rsidP="00886262">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Third Update:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="33B808C0" w14:textId="77777777" w:rsidR="00886262" w:rsidRPr="004B05D7" w:rsidRDefault="00886262" w:rsidP="00886262">
+                <w:p w14:paraId="5E6D5858" w14:textId="77777777" w:rsidR="00886262" w:rsidRPr="004B05D7" w:rsidRDefault="00886262" w:rsidP="00886262">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -11979,79 +11954,79 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00886262" w14:paraId="5E592343" w14:textId="77777777" w:rsidTr="009744DD">
+            <w:tr w:rsidR="00886262" w14:paraId="046F3237" w14:textId="77777777" w:rsidTr="00A862D9">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="17E9618A" w14:textId="77777777" w:rsidR="00886262" w:rsidRDefault="00886262" w:rsidP="00886262">
+                <w:p w14:paraId="5B863D4B" w14:textId="77777777" w:rsidR="00886262" w:rsidRDefault="00886262" w:rsidP="00886262">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Fourth Update:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6F4FAAD2" w14:textId="77777777" w:rsidR="00886262" w:rsidRDefault="00886262" w:rsidP="00886262">
+                <w:p w14:paraId="47EA5943" w14:textId="77777777" w:rsidR="00886262" w:rsidRDefault="00886262" w:rsidP="00886262">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -12110,125 +12085,125 @@
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="1CAAAD9D" w14:textId="77777777" w:rsidR="00886262" w:rsidRPr="000462AD" w:rsidRDefault="00886262" w:rsidP="00886262">
+          <w:p w14:paraId="38E61769" w14:textId="77777777" w:rsidR="00886262" w:rsidRPr="000462AD" w:rsidRDefault="00886262" w:rsidP="00886262">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71551B17" w14:textId="77777777" w:rsidR="00886262" w:rsidRDefault="00886262" w:rsidP="00DA5D39"/>
-    <w:p w14:paraId="68FD4561" w14:textId="77777777" w:rsidR="00254241" w:rsidRDefault="00254241" w:rsidP="00DA5D39">
+    <w:p w14:paraId="673626A4" w14:textId="77777777" w:rsidR="00886262" w:rsidRDefault="00886262" w:rsidP="00DA5D39"/>
+    <w:p w14:paraId="23754203" w14:textId="77777777" w:rsidR="00254241" w:rsidRDefault="00254241" w:rsidP="00DA5D39">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B05D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>DISCHARGE SUMMARY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="575B762D" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00DA5D39" w:rsidRDefault="00DA5D39" w:rsidP="00C84A40">
+    <w:p w14:paraId="64723E29" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00DA5D39" w:rsidRDefault="00DA5D39" w:rsidP="00C84A40">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10980" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="58" w:type="dxa"/>
           <w:bottom w:w="58" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5832"/>
         <w:gridCol w:w="5148"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00254241" w:rsidRPr="003968CB" w14:paraId="767AE5BD" w14:textId="77777777" w:rsidTr="007420AB">
+      <w:tr w:rsidR="00254241" w:rsidRPr="003968CB" w14:paraId="301BE687" w14:textId="77777777" w:rsidTr="007420AB">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5832" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AD17150" w14:textId="77777777" w:rsidR="00254241" w:rsidRPr="004B05D7" w:rsidRDefault="00254241" w:rsidP="005F39B7">
+          <w:p w14:paraId="0DC79944" w14:textId="77777777" w:rsidR="00254241" w:rsidRPr="004B05D7" w:rsidRDefault="00254241" w:rsidP="005F39B7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Date of Discharge: </w:t>
             </w:r>
             <w:r w:rsidR="00EC7F4C" w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text87"/>
                   <w:enabled/>
@@ -12298,51 +12273,51 @@
             </w:r>
             <w:r w:rsidR="00EC7F4C" w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00EC7F4C" w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5148" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FF50983" w14:textId="77777777" w:rsidR="00254241" w:rsidRPr="004B05D7" w:rsidRDefault="00254241" w:rsidP="005F39B7">
+          <w:p w14:paraId="3D4F8E89" w14:textId="77777777" w:rsidR="00254241" w:rsidRPr="004B05D7" w:rsidRDefault="00254241" w:rsidP="005F39B7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Date SW Notified: </w:t>
             </w:r>
             <w:r w:rsidR="00EC7F4C" w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text87"/>
                   <w:enabled/>
@@ -12408,79 +12383,79 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00EC7F4C" w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00EC7F4C" w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00254241" w:rsidRPr="003968CB" w14:paraId="28503C7D" w14:textId="77777777" w:rsidTr="007420AB">
+      <w:tr w:rsidR="00254241" w:rsidRPr="003968CB" w14:paraId="15C7836B" w14:textId="77777777" w:rsidTr="007420AB">
         <w:trPr>
           <w:trHeight w:val="908"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10980" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63CC8D4D" w14:textId="77777777" w:rsidR="00254241" w:rsidRPr="004B05D7" w:rsidRDefault="00254241" w:rsidP="00994DCD">
+          <w:p w14:paraId="39678AD5" w14:textId="77777777" w:rsidR="00254241" w:rsidRPr="004B05D7" w:rsidRDefault="00254241" w:rsidP="00994DCD">
             <w:pPr>
               <w:spacing w:before="60" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Reason for Discharge: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3955B6BD" w14:textId="77777777" w:rsidR="00254241" w:rsidRPr="004B05D7" w:rsidRDefault="005B517E" w:rsidP="00431B76">
+          <w:p w14:paraId="5445D349" w14:textId="77777777" w:rsidR="00254241" w:rsidRPr="004B05D7" w:rsidRDefault="005B517E" w:rsidP="00431B76">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -12820,141 +12795,141 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00254241" w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001D1F4B" w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="292D5A5C" w14:textId="77777777" w:rsidR="00EC7F4C" w:rsidRDefault="00EC7F4C">
+    <w:p w14:paraId="220968EE" w14:textId="77777777" w:rsidR="00EC7F4C" w:rsidRDefault="00EC7F4C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BF031D2" w14:textId="77777777" w:rsidR="00B31BC4" w:rsidRPr="00A41D50" w:rsidRDefault="00856F2C" w:rsidP="00A41D50">
+    <w:p w14:paraId="5E0B29C2" w14:textId="77777777" w:rsidR="00B31BC4" w:rsidRPr="00A41D50" w:rsidRDefault="00856F2C" w:rsidP="00A41D50">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PARENT</w:t>
       </w:r>
       <w:r w:rsidR="00254241" w:rsidRPr="004B05D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> SIGNATURE</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10975" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="72" w:type="dxa"/>
           <w:bottom w:w="72" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10975"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B31BC4" w14:paraId="6B805846" w14:textId="77777777" w:rsidTr="009525D1">
+      <w:tr w:rsidR="00B31BC4" w14:paraId="5DB1AD0A" w14:textId="77777777" w:rsidTr="009525D1">
         <w:trPr>
           <w:trHeight w:val="1781"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58B41A2E" w14:textId="77777777" w:rsidR="00B31BC4" w:rsidRPr="00B31BC4" w:rsidRDefault="00B31BC4" w:rsidP="00B31BC4">
+          <w:p w14:paraId="6D4DD343" w14:textId="77777777" w:rsidR="00B31BC4" w:rsidRPr="00B31BC4" w:rsidRDefault="00B31BC4" w:rsidP="00B31BC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B31BC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>I have discussed this treatment plan with my provider.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="105D4F33" w14:textId="77777777" w:rsidR="008508EA" w:rsidRDefault="008508EA" w:rsidP="00B31BC4">
+          <w:p w14:paraId="5DAE9EBC" w14:textId="77777777" w:rsidR="008508EA" w:rsidRDefault="008508EA" w:rsidP="00B31BC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="66B40E00" w14:textId="77777777" w:rsidR="00B31BC4" w:rsidRPr="00B31BC4" w:rsidRDefault="00B31BC4" w:rsidP="00B31BC4">
+          <w:p w14:paraId="0F0C73A2" w14:textId="77777777" w:rsidR="00B31BC4" w:rsidRPr="00B31BC4" w:rsidRDefault="00B31BC4" w:rsidP="00B31BC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B31BC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Parent Signature: ______________________________________</w:t>
             </w:r>
             <w:r w:rsidR="00BA77FC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -12975,105 +12950,105 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r w:rsidRPr="00B31BC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Date: </w:t>
             </w:r>
             <w:r w:rsidR="00CB1BD6" w:rsidRPr="00B31BC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>_________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2489F1DD" w14:textId="77777777" w:rsidR="00B31BC4" w:rsidRPr="00B31BC4" w:rsidRDefault="00B31BC4" w:rsidP="00B31BC4">
+          <w:p w14:paraId="6BBCBF74" w14:textId="77777777" w:rsidR="00B31BC4" w:rsidRPr="00B31BC4" w:rsidRDefault="00B31BC4" w:rsidP="00B31BC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5B107949" w14:textId="77777777" w:rsidR="00B31BC4" w:rsidRPr="00B31BC4" w:rsidRDefault="00B31BC4" w:rsidP="00B31BC4">
+          <w:p w14:paraId="4309A86C" w14:textId="77777777" w:rsidR="00B31BC4" w:rsidRPr="00B31BC4" w:rsidRDefault="00B31BC4" w:rsidP="00B31BC4">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="ui-provider"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B31BC4">
               <w:rPr>
                 <w:rStyle w:val="ui-provider"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">For telehealth services: </w:t>
             </w:r>
             <w:r w:rsidRPr="00B31BC4">
               <w:rPr>
                 <w:rStyle w:val="ui-provider"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Please review the treatment plan with the client and document the date. </w:t>
             </w:r>
             <w:r w:rsidRPr="00B31BC4">
               <w:rPr>
                 <w:rStyle w:val="ui-provider"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2209C2BC" w14:textId="77777777" w:rsidR="00B31BC4" w:rsidRDefault="00B31BC4" w:rsidP="00B31BC4">
+          <w:p w14:paraId="648F04A2" w14:textId="77777777" w:rsidR="00B31BC4" w:rsidRDefault="00B31BC4" w:rsidP="00B31BC4">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="ui-provider"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B31BC4">
               <w:rPr>
                 <w:rStyle w:val="ui-provider"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Date reviewed: </w:t>
             </w:r>
             <w:r w:rsidR="00EC7F4C" w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text87"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -13139,80 +13114,80 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00EC7F4C" w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00EC7F4C" w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="35C75530" w14:textId="77777777" w:rsidR="001C0D58" w:rsidRDefault="001C0D58" w:rsidP="001C0D58">
+    <w:p w14:paraId="044851F2" w14:textId="77777777" w:rsidR="001C0D58" w:rsidRDefault="001C0D58" w:rsidP="001C0D58">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B1BF1AC" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRDefault="00DA5D39" w:rsidP="00DA5D39">
+    <w:p w14:paraId="657C674F" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRDefault="00DA5D39" w:rsidP="00DA5D39">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B05D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DIAGNOSIS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A132827" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRDefault="00DA5D39" w:rsidP="00DA5D39">
+    <w:p w14:paraId="70943CF4" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRDefault="00DA5D39" w:rsidP="00DA5D39">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B05D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">List </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>your diagnostic impressions of the parent</w:t>
       </w:r>
@@ -13256,185 +13231,185 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>being maintained</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E80A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> by history, state so.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="0BF843C0" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRDefault="00DA5D39" w:rsidP="00DA5D39">
+    <w:p w14:paraId="01F35521" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRDefault="00DA5D39" w:rsidP="00DA5D39">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E4BDF96" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00DA5D39" w:rsidRDefault="00DA5D39" w:rsidP="00DA5D39">
+    <w:p w14:paraId="6F158975" w14:textId="77777777" w:rsidR="00DA5D39" w:rsidRPr="00DA5D39" w:rsidRDefault="00DA5D39" w:rsidP="00DA5D39">
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The Primary Diagnosis should be listed first</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FCD583B" w14:textId="77777777" w:rsidR="000D761E" w:rsidRDefault="000D761E" w:rsidP="00D94EB0">
+    <w:p w14:paraId="28474FBC" w14:textId="77777777" w:rsidR="000D761E" w:rsidRDefault="000D761E" w:rsidP="00D94EB0">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C7D4E8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10885" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="58" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:bottom w:w="58" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1884"/>
         <w:gridCol w:w="9001"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00411720" w:rsidRPr="003968CB" w14:paraId="700D1AB1" w14:textId="77777777" w:rsidTr="001D4EB2">
+      <w:tr w:rsidR="00411720" w:rsidRPr="003968CB" w14:paraId="623A03EF" w14:textId="77777777" w:rsidTr="001D4EB2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1884" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13BEA800" w14:textId="77777777" w:rsidR="00411720" w:rsidRPr="004B05D7" w:rsidRDefault="00411720" w:rsidP="00720546">
+          <w:p w14:paraId="52CA9E03" w14:textId="77777777" w:rsidR="00411720" w:rsidRPr="004B05D7" w:rsidRDefault="00411720" w:rsidP="00720546">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ICD-10</w:t>
             </w:r>
             <w:r w:rsidR="00C06AE3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9001" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="143FD64E" w14:textId="77777777" w:rsidR="00411720" w:rsidRPr="004B05D7" w:rsidRDefault="00411720" w:rsidP="00720546">
+          <w:p w14:paraId="421CB434" w14:textId="77777777" w:rsidR="00411720" w:rsidRPr="004B05D7" w:rsidRDefault="00411720" w:rsidP="00720546">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DSM-5-TR</w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Diagnos</w:t>
             </w:r>
             <w:r w:rsidR="00C06AE3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00411720" w:rsidRPr="003968CB" w14:paraId="2DFA8146" w14:textId="77777777" w:rsidTr="001D4EB2">
+      <w:tr w:rsidR="00411720" w:rsidRPr="003968CB" w14:paraId="3B2E7247" w14:textId="77777777" w:rsidTr="001D4EB2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1884" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41C5E685" w14:textId="77777777" w:rsidR="00411720" w:rsidRPr="004B05D7" w:rsidRDefault="00411720" w:rsidP="00720546">
+          <w:p w14:paraId="66B5C7E1" w14:textId="77777777" w:rsidR="00411720" w:rsidRPr="004B05D7" w:rsidRDefault="00411720" w:rsidP="00720546">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
@@ -13497,51 +13472,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9001" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60295DA6" w14:textId="77777777" w:rsidR="00411720" w:rsidRPr="004B05D7" w:rsidRDefault="00411720" w:rsidP="00720546">
+          <w:p w14:paraId="66C1FDB2" w14:textId="77777777" w:rsidR="00411720" w:rsidRPr="004B05D7" w:rsidRDefault="00411720" w:rsidP="00720546">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
@@ -13601,56 +13576,56 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00411720" w:rsidRPr="003968CB" w14:paraId="7391DE40" w14:textId="77777777" w:rsidTr="001D4EB2">
+      <w:tr w:rsidR="00411720" w:rsidRPr="003968CB" w14:paraId="328CC8C6" w14:textId="77777777" w:rsidTr="001D4EB2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1884" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E3E1758" w14:textId="77777777" w:rsidR="00411720" w:rsidRPr="004B05D7" w:rsidRDefault="00411720" w:rsidP="00720546">
+          <w:p w14:paraId="7FE2D4BF" w14:textId="77777777" w:rsidR="00411720" w:rsidRPr="004B05D7" w:rsidRDefault="00411720" w:rsidP="00720546">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
@@ -13713,51 +13688,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9001" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F127EA9" w14:textId="77777777" w:rsidR="00411720" w:rsidRPr="004B05D7" w:rsidRDefault="00411720" w:rsidP="00720546">
+          <w:p w14:paraId="3C08A41D" w14:textId="77777777" w:rsidR="00411720" w:rsidRPr="004B05D7" w:rsidRDefault="00411720" w:rsidP="00720546">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
@@ -13817,56 +13792,56 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00411720" w:rsidRPr="003968CB" w14:paraId="4D0FE2BD" w14:textId="77777777" w:rsidTr="001D4EB2">
+      <w:tr w:rsidR="00411720" w:rsidRPr="003968CB" w14:paraId="389221F7" w14:textId="77777777" w:rsidTr="001D4EB2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1884" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E083AAE" w14:textId="77777777" w:rsidR="00411720" w:rsidRPr="004B05D7" w:rsidRDefault="00411720" w:rsidP="00720546">
+          <w:p w14:paraId="5DFF1E68" w14:textId="77777777" w:rsidR="00411720" w:rsidRPr="004B05D7" w:rsidRDefault="00411720" w:rsidP="00720546">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
@@ -13929,51 +13904,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9001" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CC001BF" w14:textId="77777777" w:rsidR="00411720" w:rsidRPr="004B05D7" w:rsidRDefault="00411720" w:rsidP="00720546">
+          <w:p w14:paraId="1F3E6AC1" w14:textId="77777777" w:rsidR="00411720" w:rsidRPr="004B05D7" w:rsidRDefault="00411720" w:rsidP="00720546">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
@@ -14033,56 +14008,56 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00411720" w:rsidRPr="003968CB" w14:paraId="27700C99" w14:textId="77777777" w:rsidTr="001D4EB2">
+      <w:tr w:rsidR="00411720" w:rsidRPr="003968CB" w14:paraId="6F386C90" w14:textId="77777777" w:rsidTr="001D4EB2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1884" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="757A4B24" w14:textId="77777777" w:rsidR="00411720" w:rsidRPr="004B05D7" w:rsidRDefault="00411720" w:rsidP="00720546">
+          <w:p w14:paraId="592DCEE1" w14:textId="77777777" w:rsidR="00411720" w:rsidRPr="004B05D7" w:rsidRDefault="00411720" w:rsidP="00720546">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
@@ -14145,51 +14120,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9001" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FA1A627" w14:textId="77777777" w:rsidR="00411720" w:rsidRPr="004B05D7" w:rsidRDefault="00411720" w:rsidP="00720546">
+          <w:p w14:paraId="4D6678E3" w14:textId="77777777" w:rsidR="00411720" w:rsidRPr="004B05D7" w:rsidRDefault="00411720" w:rsidP="00720546">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
@@ -14249,56 +14224,56 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00411720" w:rsidRPr="003968CB" w14:paraId="4D5FD798" w14:textId="77777777" w:rsidTr="001D4EB2">
+      <w:tr w:rsidR="00411720" w:rsidRPr="003968CB" w14:paraId="1C3DC0C4" w14:textId="77777777" w:rsidTr="001D4EB2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1884" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10A008C0" w14:textId="77777777" w:rsidR="00411720" w:rsidRPr="004B05D7" w:rsidRDefault="00411720" w:rsidP="00720546">
+          <w:p w14:paraId="62A9B0D1" w14:textId="77777777" w:rsidR="00411720" w:rsidRPr="004B05D7" w:rsidRDefault="00411720" w:rsidP="00720546">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
@@ -14361,51 +14336,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9001" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="667C65F2" w14:textId="77777777" w:rsidR="00411720" w:rsidRPr="004B05D7" w:rsidRDefault="00411720" w:rsidP="00720546">
+          <w:p w14:paraId="22F14055" w14:textId="77777777" w:rsidR="00411720" w:rsidRPr="004B05D7" w:rsidRDefault="00411720" w:rsidP="00720546">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
@@ -14466,144 +14441,144 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="70DEC486" w14:textId="77777777" w:rsidR="003476E3" w:rsidRDefault="003476E3" w:rsidP="003476E3">
+    <w:p w14:paraId="0818E869" w14:textId="77777777" w:rsidR="003476E3" w:rsidRDefault="003476E3" w:rsidP="003476E3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D262E82" w14:textId="77777777" w:rsidR="00254241" w:rsidRDefault="00EA79D3" w:rsidP="003476E3">
+    <w:p w14:paraId="3E98C961" w14:textId="77777777" w:rsidR="00254241" w:rsidRDefault="00EA79D3" w:rsidP="003476E3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4D65A48E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">               </w:t>
       </w:r>
       <w:r w:rsidR="003476E3" w:rsidRPr="4D65A48E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ADDITIONAL COMMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CD3055F" w14:textId="77777777" w:rsidR="003476E3" w:rsidRDefault="003476E3" w:rsidP="003476E3">
+    <w:p w14:paraId="067261CA" w14:textId="77777777" w:rsidR="003476E3" w:rsidRDefault="003476E3" w:rsidP="003476E3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4D65A48E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Any recommendations offered are within the scope of provider’s role as a TERM provider and the clinical rationale is clearly stated</w:t>
       </w:r>
       <w:r w:rsidR="00B56ECA" w:rsidRPr="4D65A48E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3681E6AD" w14:textId="77777777" w:rsidR="009525D1" w:rsidRPr="004B05D7" w:rsidRDefault="009525D1" w:rsidP="003476E3">
+    <w:p w14:paraId="6D1E23CC" w14:textId="77777777" w:rsidR="009525D1" w:rsidRPr="004B05D7" w:rsidRDefault="009525D1" w:rsidP="003476E3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10885" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="72" w:type="dxa"/>
           <w:bottom w:w="72" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10885"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003476E3" w14:paraId="074CEB87" w14:textId="77777777" w:rsidTr="009525D1">
+      <w:tr w:rsidR="003476E3" w14:paraId="7B2A9308" w14:textId="77777777" w:rsidTr="009525D1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="307B5A88" w14:textId="77777777" w:rsidR="003476E3" w:rsidRDefault="003476E3" w:rsidP="00632309">
+          <w:p w14:paraId="385049C3" w14:textId="77777777" w:rsidR="003476E3" w:rsidRDefault="003476E3" w:rsidP="00632309">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text82"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
@@ -14663,124 +14638,124 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2CF43E89" w14:textId="77777777" w:rsidR="008B7491" w:rsidRDefault="008B7491" w:rsidP="008B7491">
+    <w:p w14:paraId="2B5787E7" w14:textId="77777777" w:rsidR="008B7491" w:rsidRDefault="008B7491" w:rsidP="008B7491">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="310FD2DB" w14:textId="77777777" w:rsidR="008C7F25" w:rsidRDefault="008C7F25" w:rsidP="002B340B">
+    <w:p w14:paraId="58057545" w14:textId="77777777" w:rsidR="008C7F25" w:rsidRDefault="008C7F25" w:rsidP="002B340B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B05D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PROVIDER SIGNATURE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10890" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5971"/>
         <w:gridCol w:w="4919"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008C7F25" w:rsidRPr="003968CB" w14:paraId="5C6FD97B" w14:textId="77777777">
+      <w:tr w:rsidR="008C7F25" w:rsidRPr="003968CB" w14:paraId="68ADF4E4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5971" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4718E12B" w14:textId="77777777" w:rsidR="008C7F25" w:rsidRPr="004B05D7" w:rsidRDefault="008C7F25">
+          <w:p w14:paraId="6470B56D" w14:textId="77777777" w:rsidR="008C7F25" w:rsidRPr="004B05D7" w:rsidRDefault="008C7F25">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Provider Printed Name: </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
@@ -14850,51 +14825,51 @@
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4919" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2082FEA6" w14:textId="77777777" w:rsidR="008C7F25" w:rsidRPr="004B05D7" w:rsidRDefault="008C7F25">
+          <w:p w14:paraId="52ECFCE0" w14:textId="77777777" w:rsidR="008C7F25" w:rsidRPr="004B05D7" w:rsidRDefault="008C7F25">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">License/Registration </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">type and </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
@@ -14976,63 +14951,63 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C7F25" w:rsidRPr="003968CB" w14:paraId="59277BB2" w14:textId="77777777">
+      <w:tr w:rsidR="008C7F25" w:rsidRPr="003968CB" w14:paraId="3ACD518A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5971" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49F71FD8" w14:textId="77777777" w:rsidR="008C7F25" w:rsidRPr="004B05D7" w:rsidRDefault="008C7F25">
+          <w:p w14:paraId="7498AEA9" w14:textId="77777777" w:rsidR="008C7F25" w:rsidRPr="004B05D7" w:rsidRDefault="008C7F25">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Signature: </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -15106,51 +15081,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4919" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="288D8B58" w14:textId="77777777" w:rsidR="008C7F25" w:rsidRPr="004B05D7" w:rsidRDefault="008C7F25">
+          <w:p w14:paraId="20716F73" w14:textId="77777777" w:rsidR="008C7F25" w:rsidRPr="004B05D7" w:rsidRDefault="008C7F25">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Signature Date: </w:t>
             </w:r>
             <w:r w:rsidR="00225EAC" w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text87"/>
                   <w:enabled/>
@@ -15216,64 +15191,64 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00225EAC" w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00225EAC" w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C7F25" w:rsidRPr="003968CB" w14:paraId="412E6789" w14:textId="77777777">
+      <w:tr w:rsidR="008C7F25" w:rsidRPr="003968CB" w14:paraId="1E82F09B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AC13580" w14:textId="77777777" w:rsidR="008C7F25" w:rsidRPr="004B05D7" w:rsidRDefault="008C7F25">
+          <w:p w14:paraId="71BDEEE6" w14:textId="77777777" w:rsidR="008C7F25" w:rsidRPr="004B05D7" w:rsidRDefault="008C7F25">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Provider Phone Number: </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
@@ -15340,113 +15315,113 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2C46CC29" w14:textId="77777777" w:rsidR="00EC7F4C" w:rsidRDefault="00EC7F4C">
+    <w:p w14:paraId="20553850" w14:textId="77777777" w:rsidR="00EC7F4C" w:rsidRDefault="00EC7F4C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33130F1F" w14:textId="77777777" w:rsidR="0032571D" w:rsidRDefault="008B7491" w:rsidP="002B340B">
+    <w:p w14:paraId="005E0BEA" w14:textId="77777777" w:rsidR="0032571D" w:rsidRDefault="008B7491" w:rsidP="002B340B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>REQUIRED FOR INTERNS ONLY</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10776" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6171"/>
         <w:gridCol w:w="4605"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0032571D" w:rsidRPr="009E4112" w14:paraId="1C2F11FF" w14:textId="77777777" w:rsidTr="0032571D">
+      <w:tr w:rsidR="0032571D" w:rsidRPr="009E4112" w14:paraId="64D75DCE" w14:textId="77777777" w:rsidTr="0032571D">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6171" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D37E403" w14:textId="77777777" w:rsidR="0032571D" w:rsidRPr="00123EAF" w:rsidRDefault="0032571D">
+          <w:p w14:paraId="32FBC1FC" w14:textId="77777777" w:rsidR="0032571D" w:rsidRPr="00123EAF" w:rsidRDefault="0032571D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Supervisor Printed Name: </w:t>
             </w:r>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -15524,51 +15499,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4605" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6433396E" w14:textId="77777777" w:rsidR="0032571D" w:rsidRPr="00123EAF" w:rsidRDefault="0032571D">
+          <w:p w14:paraId="7F4DC04E" w14:textId="77777777" w:rsidR="0032571D" w:rsidRPr="00123EAF" w:rsidRDefault="0032571D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Supervisor Signature: </w:t>
             </w:r>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -15642,60 +15617,60 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0032571D" w:rsidRPr="009E4112" w14:paraId="631DAD11" w14:textId="77777777" w:rsidTr="0032571D">
+      <w:tr w:rsidR="0032571D" w:rsidRPr="009E4112" w14:paraId="0DCC557F" w14:textId="77777777" w:rsidTr="0032571D">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6171" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54D21FBA" w14:textId="77777777" w:rsidR="0032571D" w:rsidRPr="00123EAF" w:rsidRDefault="0032571D">
+          <w:p w14:paraId="35369036" w14:textId="77777777" w:rsidR="0032571D" w:rsidRPr="00123EAF" w:rsidRDefault="0032571D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">License type and #: </w:t>
             </w:r>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -15773,51 +15748,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4605" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C181656" w14:textId="77777777" w:rsidR="0032571D" w:rsidRPr="00123EAF" w:rsidRDefault="0032571D">
+          <w:p w14:paraId="0947426F" w14:textId="77777777" w:rsidR="0032571D" w:rsidRPr="00123EAF" w:rsidRDefault="0032571D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Date: </w:t>
             </w:r>
             <w:r w:rsidR="00EC7F4C" w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text87"/>
                   <w:enabled/>
@@ -15884,194 +15859,226 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00EC7F4C" w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00EC7F4C" w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="04855E7D" w14:textId="77777777" w:rsidR="002C24E9" w:rsidRDefault="002C24E9" w:rsidP="002C24E9">
+    <w:p w14:paraId="72F8B350" w14:textId="77777777" w:rsidR="002C24E9" w:rsidRDefault="002C24E9" w:rsidP="002C24E9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B8697D0" w14:textId="77777777" w:rsidR="002C24E9" w:rsidRPr="004B05D7" w:rsidRDefault="002C24E9" w:rsidP="002C24E9">
+    <w:p w14:paraId="4A03FD85" w14:textId="77777777" w:rsidR="002C24E9" w:rsidRPr="004B05D7" w:rsidRDefault="002C24E9" w:rsidP="002C24E9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B05D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Submit Initial Treatment Plan/Update as per the authorized reporting schedule to </w:t>
       </w:r>
       <w:r w:rsidRPr="004B05D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Optum TERM</w:t>
       </w:r>
       <w:r w:rsidRPr="004B05D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> at Fax: 1(877) 624-8376. Optum TERM will conduct a quality review and will be responsible for forwarding approved Quarterly Progress Reports to the Protective Services Worker.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="457AB518" w14:textId="77777777" w:rsidR="002C24E9" w:rsidRDefault="002C24E9" w:rsidP="002C24E9">
+    <w:p w14:paraId="1621C218" w14:textId="77777777" w:rsidR="002C24E9" w:rsidRDefault="002C24E9" w:rsidP="002C24E9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F822BD8" w14:textId="77777777" w:rsidR="002C24E9" w:rsidRPr="004B05D7" w:rsidRDefault="002C24E9" w:rsidP="002C24E9">
+    <w:p w14:paraId="281FBFFA" w14:textId="77777777" w:rsidR="002C24E9" w:rsidRPr="004B05D7" w:rsidRDefault="002C24E9" w:rsidP="002C24E9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E4C48">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For Medi-Cal funding: </w:t>
       </w:r>
       <w:r w:rsidRPr="003E4C48">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Authorization for continued services is dependent on Medical Necessity review of the </w:t>
       </w:r>
       <w:r w:rsidR="00D4579D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>treatment plan</w:t>
       </w:r>
       <w:r w:rsidRPr="003E4C48">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Providers will be notified of determination within fourteen (14) business days of </w:t>
+        <w:t xml:space="preserve">. Providers will be notified of determination within </w:t>
+      </w:r>
+      <w:r w:rsidR="00B30D86">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>seven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4C48">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B30D86">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4C48">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) business days of </w:t>
       </w:r>
       <w:r w:rsidR="00D4579D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>treatment plan</w:t>
       </w:r>
       <w:r w:rsidRPr="003E4C48">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> submission.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FD8B3F2" w14:textId="77777777" w:rsidR="000016DA" w:rsidRDefault="000016DA"/>
+    <w:p w14:paraId="6514A891" w14:textId="77777777" w:rsidR="000016DA" w:rsidRDefault="000016DA"/>
     <w:sectPr w:rsidR="000016DA" w:rsidSect="00041D26">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="0" w:right="965" w:bottom="630" w:left="720" w:header="144" w:footer="405" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E56A649" w14:textId="77777777" w:rsidR="00102C0A" w:rsidRDefault="00102C0A">
+    <w:p w14:paraId="572F7EEC" w14:textId="77777777" w:rsidR="0037607E" w:rsidRDefault="0037607E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0395A207" w14:textId="77777777" w:rsidR="00102C0A" w:rsidRDefault="00102C0A">
+    <w:p w14:paraId="295A6B00" w14:textId="77777777" w:rsidR="0037607E" w:rsidRDefault="0037607E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="22A50C57" w14:textId="77777777" w:rsidR="00102C0A" w:rsidRDefault="00102C0A"/>
+    <w:p w14:paraId="6198697B" w14:textId="77777777" w:rsidR="0037607E" w:rsidRDefault="0037607E"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -16102,140 +16109,105 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6BAD8380" w14:textId="77777777" w:rsidR="003B7D7C" w:rsidRPr="00577636" w:rsidRDefault="003B7D7C" w:rsidP="00577636">
+  <w:p w14:paraId="6D995BE1" w14:textId="77777777" w:rsidR="00A862D9" w:rsidRPr="00577636" w:rsidRDefault="00A862D9" w:rsidP="00577636">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008A0A4B">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>04-176/04-177</w:t>
     </w:r>
-    <w:r w:rsidR="0095726B">
+    <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>p</w:t>
     </w:r>
     <w:r w:rsidRPr="008A0A4B">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> (</w:t>
     </w:r>
-    <w:r w:rsidR="0095726B">
-[...5 lines deleted...]
-    </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>/</w:t>
+      <w:t>06/</w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>25</w:t>
-[...13 lines deleted...]
-      <w:t>(</w:t>
+      <w:t>26)(</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
-    <w:r w:rsidR="0095726B">
-[...12 lines deleted...]
-    </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>/25) (</w:t>
+      <w:t>c) (09/25) (</w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>F)</w:t>
     </w:r>
     <w:r w:rsidRPr="00577636">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00577636">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">                           </w:t>
@@ -16277,106 +16249,106 @@
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00577636">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00577636">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="007C3012">
+    <w:r w:rsidR="00F14851">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="00577636">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00577636">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r w:rsidRPr="00577636">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00577636">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00577636">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="007C3012">
+    <w:r w:rsidR="00F14851">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="00577636">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00577636">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">                             </w:t>
@@ -16397,51 +16369,51 @@
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00577636">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>County of San Diego/HHSA/C</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>FWB</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="122F2300" w14:textId="77777777" w:rsidR="003B7D7C" w:rsidRPr="00BD6929" w:rsidRDefault="003B7D7C" w:rsidP="00325100">
+  <w:p w14:paraId="3056F279" w14:textId="77777777" w:rsidR="00A862D9" w:rsidRPr="00BD6929" w:rsidRDefault="00A862D9" w:rsidP="00325100">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005F5B73">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>04-176/04-177P (</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>11</w:t>
     </w:r>
     <w:r w:rsidRPr="005F5B73">
@@ -16573,366 +16545,366 @@
       <w:t xml:space="preserve">                   </w:t>
     </w:r>
     <w:r w:rsidRPr="005F5B73">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>County of San Diego/HHSA/C</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>FWB</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3CB0D910" w14:textId="77777777" w:rsidR="00102C0A" w:rsidRDefault="00102C0A">
+    <w:p w14:paraId="1C9ED7C1" w14:textId="77777777" w:rsidR="0037607E" w:rsidRDefault="0037607E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="508962CE" w14:textId="77777777" w:rsidR="00102C0A" w:rsidRDefault="00102C0A">
+    <w:p w14:paraId="502DE36B" w14:textId="77777777" w:rsidR="0037607E" w:rsidRDefault="0037607E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="40A170B9" w14:textId="77777777" w:rsidR="00102C0A" w:rsidRDefault="00102C0A"/>
+    <w:p w14:paraId="729F0C74" w14:textId="77777777" w:rsidR="0037607E" w:rsidRDefault="0037607E"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3B28B082" w14:textId="77777777" w:rsidR="003B7D7C" w:rsidRDefault="003B7D7C" w:rsidP="00734B4B">
+  <w:p w14:paraId="2BD13989" w14:textId="77777777" w:rsidR="00A862D9" w:rsidRDefault="00A862D9" w:rsidP="00734B4B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="23084870" w14:textId="77777777" w:rsidR="003B7D7C" w:rsidRDefault="003B7D7C" w:rsidP="00734B4B">
+  <w:p w14:paraId="1498F57E" w14:textId="77777777" w:rsidR="00A862D9" w:rsidRDefault="00A862D9" w:rsidP="00734B4B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Child and Family Wellbeing</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0FCFC908" w14:textId="77777777" w:rsidR="003B7D7C" w:rsidRDefault="003B7D7C" w:rsidP="00734B4B">
+  <w:p w14:paraId="4B0EA981" w14:textId="77777777" w:rsidR="00A862D9" w:rsidRDefault="00A862D9" w:rsidP="00734B4B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004B05D7">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Initial Treatment Plan/Treatment Plan Update: PARENT </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="315FF14D" w14:textId="77777777" w:rsidR="000754AE" w:rsidRPr="004B05D7" w:rsidRDefault="000754AE" w:rsidP="00734B4B">
+  <w:p w14:paraId="0C89A5B0" w14:textId="77777777" w:rsidR="00A862D9" w:rsidRPr="004B05D7" w:rsidRDefault="00A862D9" w:rsidP="00734B4B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5035"/>
       <w:gridCol w:w="5510"/>
     </w:tblGrid>
-    <w:tr w:rsidR="000754AE" w:rsidRPr="00806134" w14:paraId="5B442488" w14:textId="77777777" w:rsidTr="000754AE">
+    <w:tr w:rsidR="00A862D9" w:rsidRPr="00806134" w14:paraId="5528EEC7" w14:textId="77777777" w:rsidTr="000754AE">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5035" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="48B8F60E" w14:textId="77777777" w:rsidR="000754AE" w:rsidRPr="00806134" w:rsidRDefault="000754AE" w:rsidP="000754AE">
+        <w:p w14:paraId="17A61307" w14:textId="77777777" w:rsidR="00A862D9" w:rsidRPr="00806134" w:rsidRDefault="00A862D9" w:rsidP="000754AE">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00806134">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Client Name:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5510" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="7AC4642E" w14:textId="77777777" w:rsidR="000754AE" w:rsidRPr="00806134" w:rsidRDefault="000754AE" w:rsidP="000754AE">
+        <w:p w14:paraId="5934AEF6" w14:textId="77777777" w:rsidR="00A862D9" w:rsidRPr="00806134" w:rsidRDefault="00A862D9" w:rsidP="000754AE">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00806134">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">Client DOB:    </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="000754AE" w:rsidRPr="00806134" w14:paraId="39085AE9" w14:textId="77777777" w:rsidTr="000754AE">
+    <w:tr w:rsidR="00A862D9" w:rsidRPr="00806134" w14:paraId="3D3CD9E5" w14:textId="77777777" w:rsidTr="000754AE">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5035" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="603A5DEE" w14:textId="77777777" w:rsidR="000754AE" w:rsidRPr="00806134" w:rsidRDefault="000754AE" w:rsidP="000754AE">
+        <w:p w14:paraId="1E5D3936" w14:textId="77777777" w:rsidR="00A862D9" w:rsidRPr="00806134" w:rsidRDefault="00A862D9" w:rsidP="000754AE">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00806134">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Provider Name:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5510" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="3A325C36" w14:textId="77777777" w:rsidR="000754AE" w:rsidRPr="00806134" w:rsidRDefault="000754AE" w:rsidP="000754AE">
+        <w:p w14:paraId="79689C30" w14:textId="77777777" w:rsidR="00A862D9" w:rsidRPr="00806134" w:rsidRDefault="00A862D9" w:rsidP="000754AE">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00806134">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">PSW Name:  </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="000754AE" w:rsidRPr="00FD6DDC" w14:paraId="28563E75" w14:textId="77777777" w:rsidTr="000754AE">
+    <w:tr w:rsidR="00A862D9" w:rsidRPr="00FD6DDC" w14:paraId="61DED7FA" w14:textId="77777777" w:rsidTr="000754AE">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="10545" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="10946793" w14:textId="77777777" w:rsidR="000754AE" w:rsidRPr="00FD6DDC" w:rsidRDefault="000754AE" w:rsidP="000754AE">
+        <w:p w14:paraId="627FF4CA" w14:textId="77777777" w:rsidR="00A862D9" w:rsidRPr="00FD6DDC" w:rsidRDefault="00A862D9" w:rsidP="000754AE">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00806134">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">Date: </w:t>
           </w:r>
           <w:r w:rsidRPr="00806134">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="0FA6CFFF" w14:textId="77777777" w:rsidR="003B7D7C" w:rsidRDefault="003B7D7C" w:rsidP="00805B1E">
+  <w:p w14:paraId="3D106F8E" w14:textId="77777777" w:rsidR="00A862D9" w:rsidRDefault="00A862D9" w:rsidP="00805B1E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1BE1FBB2" w14:textId="77777777" w:rsidR="003B7D7C" w:rsidRDefault="003B7D7C" w:rsidP="00734B4B">
+  <w:p w14:paraId="1058F1DD" w14:textId="77777777" w:rsidR="00A862D9" w:rsidRDefault="00A862D9" w:rsidP="00734B4B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="47819DD3" w14:textId="77777777" w:rsidR="003B7D7C" w:rsidRDefault="003B7D7C" w:rsidP="00734B4B">
+  <w:p w14:paraId="3F435399" w14:textId="77777777" w:rsidR="00A862D9" w:rsidRDefault="00A862D9" w:rsidP="00734B4B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Child and Family Wellbeing</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="52909067" w14:textId="77777777" w:rsidR="003B7D7C" w:rsidRPr="004B05D7" w:rsidRDefault="003B7D7C" w:rsidP="00734B4B">
+  <w:p w14:paraId="14EAE3C9" w14:textId="77777777" w:rsidR="00A862D9" w:rsidRPr="004B05D7" w:rsidRDefault="00A862D9" w:rsidP="00734B4B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004B05D7">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Initial Treatment Plan/Treatment Plan Update: PARENT </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0F0096B6" w14:textId="77777777" w:rsidR="003B7D7C" w:rsidRDefault="003B7D7C" w:rsidP="00734B4B">
+  <w:p w14:paraId="12314946" w14:textId="77777777" w:rsidR="00A862D9" w:rsidRDefault="00A862D9" w:rsidP="00734B4B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="24A28F0C" w14:textId="77777777" w:rsidR="003B7D7C" w:rsidRDefault="003B7D7C" w:rsidP="00734B4B">
+  <w:p w14:paraId="07D4BF33" w14:textId="77777777" w:rsidR="00A862D9" w:rsidRDefault="00A862D9" w:rsidP="00734B4B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="004B05D7">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Client Name: </w:t>
     </w:r>
     <w:r w:rsidRPr="004B05D7">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                           </w:t>
     </w:r>
     <w:r w:rsidRPr="004B05D7">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
@@ -16963,50 +16935,51 @@
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:id w:val="-1707479571"/>
         <w:placeholder>
           <w:docPart w:val="B4EC1023D15D4ED699C357D57B3881B8"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:date>
           <w:dateFormat w:val="M/d/yyyy"/>
           <w:lid w:val="en-US"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="005F39B7">
           <w:rPr>
             <w:rStyle w:val="PlaceholderText"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Click or tap to enter a date.</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14D71E15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6EE26D78"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -17094,51 +17067,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="322704942">
+  <w:num w:numId="1" w16cid:durableId="48497428">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
@@ -17195,70 +17168,68 @@
     <w:rsid w:val="000A6C35"/>
     <w:rsid w:val="000B0871"/>
     <w:rsid w:val="000B0D0E"/>
     <w:rsid w:val="000B399D"/>
     <w:rsid w:val="000C21C5"/>
     <w:rsid w:val="000C354C"/>
     <w:rsid w:val="000C478D"/>
     <w:rsid w:val="000C65A6"/>
     <w:rsid w:val="000C6F16"/>
     <w:rsid w:val="000D18E0"/>
     <w:rsid w:val="000D23D2"/>
     <w:rsid w:val="000D3E82"/>
     <w:rsid w:val="000D3FE9"/>
     <w:rsid w:val="000D5F72"/>
     <w:rsid w:val="000D761E"/>
     <w:rsid w:val="000E1379"/>
     <w:rsid w:val="000E4578"/>
     <w:rsid w:val="000E6FAA"/>
     <w:rsid w:val="000F1030"/>
     <w:rsid w:val="000F504F"/>
     <w:rsid w:val="000F5451"/>
     <w:rsid w:val="000F6F02"/>
     <w:rsid w:val="000F7E68"/>
     <w:rsid w:val="0010049F"/>
     <w:rsid w:val="00101F8E"/>
-    <w:rsid w:val="00102C0A"/>
     <w:rsid w:val="00104CD6"/>
     <w:rsid w:val="00105154"/>
     <w:rsid w:val="00106B86"/>
     <w:rsid w:val="00107D70"/>
     <w:rsid w:val="00110F79"/>
     <w:rsid w:val="00111660"/>
     <w:rsid w:val="001174B2"/>
     <w:rsid w:val="00117A39"/>
     <w:rsid w:val="00132D77"/>
     <w:rsid w:val="00135DA8"/>
     <w:rsid w:val="00137023"/>
     <w:rsid w:val="00144AF3"/>
     <w:rsid w:val="00146BF0"/>
     <w:rsid w:val="0014750F"/>
     <w:rsid w:val="00154869"/>
     <w:rsid w:val="001562F9"/>
     <w:rsid w:val="00165FFD"/>
     <w:rsid w:val="001675CC"/>
-    <w:rsid w:val="001709D3"/>
     <w:rsid w:val="001715DB"/>
     <w:rsid w:val="00177509"/>
     <w:rsid w:val="0017757B"/>
     <w:rsid w:val="001808CE"/>
     <w:rsid w:val="00182906"/>
     <w:rsid w:val="00187618"/>
     <w:rsid w:val="001900E8"/>
     <w:rsid w:val="00195304"/>
     <w:rsid w:val="0019681D"/>
     <w:rsid w:val="00196C90"/>
     <w:rsid w:val="001A199F"/>
     <w:rsid w:val="001A1FF3"/>
     <w:rsid w:val="001A30EB"/>
     <w:rsid w:val="001A68E9"/>
     <w:rsid w:val="001A7AE3"/>
     <w:rsid w:val="001B081A"/>
     <w:rsid w:val="001B213B"/>
     <w:rsid w:val="001B3AD9"/>
     <w:rsid w:val="001B6371"/>
     <w:rsid w:val="001C0A52"/>
     <w:rsid w:val="001C0D58"/>
     <w:rsid w:val="001D1B19"/>
     <w:rsid w:val="001D1F4B"/>
     <w:rsid w:val="001D4EB2"/>
     <w:rsid w:val="001E2CED"/>
@@ -17278,83 +17249,85 @@
     <w:rsid w:val="00222100"/>
     <w:rsid w:val="00224DB7"/>
     <w:rsid w:val="00225EAC"/>
     <w:rsid w:val="00226373"/>
     <w:rsid w:val="002264B8"/>
     <w:rsid w:val="00232D13"/>
     <w:rsid w:val="00232F86"/>
     <w:rsid w:val="00241D14"/>
     <w:rsid w:val="00244DDF"/>
     <w:rsid w:val="0025206E"/>
     <w:rsid w:val="00254241"/>
     <w:rsid w:val="0025678E"/>
     <w:rsid w:val="002619A4"/>
     <w:rsid w:val="0026755F"/>
     <w:rsid w:val="00270B63"/>
     <w:rsid w:val="00271F38"/>
     <w:rsid w:val="002752B2"/>
     <w:rsid w:val="00284ACB"/>
     <w:rsid w:val="0028518E"/>
     <w:rsid w:val="002872F4"/>
     <w:rsid w:val="0029208C"/>
     <w:rsid w:val="002934A9"/>
     <w:rsid w:val="002A03DD"/>
     <w:rsid w:val="002A2F1C"/>
     <w:rsid w:val="002A41B2"/>
+    <w:rsid w:val="002B2813"/>
     <w:rsid w:val="002B340B"/>
     <w:rsid w:val="002B6DBC"/>
     <w:rsid w:val="002C1275"/>
     <w:rsid w:val="002C24E9"/>
     <w:rsid w:val="002C4720"/>
     <w:rsid w:val="002C57B0"/>
     <w:rsid w:val="002D439E"/>
     <w:rsid w:val="002D7EAA"/>
     <w:rsid w:val="002E2450"/>
     <w:rsid w:val="002E2871"/>
     <w:rsid w:val="002F73DC"/>
     <w:rsid w:val="003016B6"/>
     <w:rsid w:val="00307C90"/>
     <w:rsid w:val="003144BD"/>
     <w:rsid w:val="00315D5B"/>
     <w:rsid w:val="00315E68"/>
     <w:rsid w:val="00317AEA"/>
     <w:rsid w:val="00320CBE"/>
     <w:rsid w:val="00320EED"/>
     <w:rsid w:val="00322EEF"/>
     <w:rsid w:val="00325100"/>
     <w:rsid w:val="0032571D"/>
     <w:rsid w:val="00326720"/>
     <w:rsid w:val="00330975"/>
     <w:rsid w:val="003321DB"/>
     <w:rsid w:val="00341E78"/>
     <w:rsid w:val="00343762"/>
     <w:rsid w:val="003476E3"/>
     <w:rsid w:val="00355B1B"/>
     <w:rsid w:val="0036062B"/>
     <w:rsid w:val="00365385"/>
     <w:rsid w:val="00365676"/>
     <w:rsid w:val="00375D06"/>
+    <w:rsid w:val="0037607E"/>
     <w:rsid w:val="00376370"/>
     <w:rsid w:val="00381A3A"/>
     <w:rsid w:val="00382980"/>
     <w:rsid w:val="00384358"/>
     <w:rsid w:val="00391B33"/>
     <w:rsid w:val="003968CB"/>
     <w:rsid w:val="003A08EF"/>
     <w:rsid w:val="003B7D7B"/>
     <w:rsid w:val="003B7D7C"/>
     <w:rsid w:val="003C1D09"/>
     <w:rsid w:val="003C296F"/>
     <w:rsid w:val="003C3D59"/>
     <w:rsid w:val="003D16DE"/>
     <w:rsid w:val="003D17C3"/>
     <w:rsid w:val="003D3F18"/>
     <w:rsid w:val="003D41A3"/>
     <w:rsid w:val="003D4CEB"/>
     <w:rsid w:val="003E03B3"/>
     <w:rsid w:val="003E3A1B"/>
     <w:rsid w:val="003E4C48"/>
     <w:rsid w:val="003F0330"/>
     <w:rsid w:val="003F07C2"/>
     <w:rsid w:val="003F131A"/>
     <w:rsid w:val="003F19B0"/>
     <w:rsid w:val="003F1EF5"/>
@@ -17541,51 +17514,50 @@
     <w:rsid w:val="007512F6"/>
     <w:rsid w:val="007543A5"/>
     <w:rsid w:val="00755B62"/>
     <w:rsid w:val="007638F0"/>
     <w:rsid w:val="00763EBD"/>
     <w:rsid w:val="007666E4"/>
     <w:rsid w:val="00772556"/>
     <w:rsid w:val="00774A7A"/>
     <w:rsid w:val="007769E5"/>
     <w:rsid w:val="0077743A"/>
     <w:rsid w:val="007844DC"/>
     <w:rsid w:val="00785899"/>
     <w:rsid w:val="00790196"/>
     <w:rsid w:val="007930DB"/>
     <w:rsid w:val="0079382D"/>
     <w:rsid w:val="0079739E"/>
     <w:rsid w:val="00797ABD"/>
     <w:rsid w:val="007A2476"/>
     <w:rsid w:val="007A27E3"/>
     <w:rsid w:val="007A2A7E"/>
     <w:rsid w:val="007A492D"/>
     <w:rsid w:val="007A7815"/>
     <w:rsid w:val="007C0715"/>
     <w:rsid w:val="007C1167"/>
     <w:rsid w:val="007C29FD"/>
-    <w:rsid w:val="007C3012"/>
     <w:rsid w:val="007C3141"/>
     <w:rsid w:val="007C354F"/>
     <w:rsid w:val="007C4A0A"/>
     <w:rsid w:val="007C6134"/>
     <w:rsid w:val="007C683B"/>
     <w:rsid w:val="007C7F30"/>
     <w:rsid w:val="007D55F4"/>
     <w:rsid w:val="007D64DD"/>
     <w:rsid w:val="007D7650"/>
     <w:rsid w:val="007E0674"/>
     <w:rsid w:val="007E7C28"/>
     <w:rsid w:val="007F11AB"/>
     <w:rsid w:val="007F15EC"/>
     <w:rsid w:val="007F5784"/>
     <w:rsid w:val="007F6406"/>
     <w:rsid w:val="007F6F40"/>
     <w:rsid w:val="00801313"/>
     <w:rsid w:val="008015C2"/>
     <w:rsid w:val="008037D8"/>
     <w:rsid w:val="00805B1E"/>
     <w:rsid w:val="00806E52"/>
     <w:rsid w:val="008077EC"/>
     <w:rsid w:val="0081247F"/>
     <w:rsid w:val="00814440"/>
     <w:rsid w:val="0081565F"/>
@@ -17594,50 +17566,51 @@
     <w:rsid w:val="00821580"/>
     <w:rsid w:val="008224BE"/>
     <w:rsid w:val="00822B38"/>
     <w:rsid w:val="00826A40"/>
     <w:rsid w:val="00826B18"/>
     <w:rsid w:val="00830936"/>
     <w:rsid w:val="00831BFE"/>
     <w:rsid w:val="00831DE4"/>
     <w:rsid w:val="00832F48"/>
     <w:rsid w:val="00833606"/>
     <w:rsid w:val="00833648"/>
     <w:rsid w:val="00833FA5"/>
     <w:rsid w:val="0083653B"/>
     <w:rsid w:val="00840C40"/>
     <w:rsid w:val="00845C01"/>
     <w:rsid w:val="00846257"/>
     <w:rsid w:val="008508EA"/>
     <w:rsid w:val="00853A81"/>
     <w:rsid w:val="00856F2C"/>
     <w:rsid w:val="008602A6"/>
     <w:rsid w:val="00860777"/>
     <w:rsid w:val="00862C4F"/>
     <w:rsid w:val="008674E9"/>
     <w:rsid w:val="00871F88"/>
     <w:rsid w:val="00872407"/>
+    <w:rsid w:val="00872FC2"/>
     <w:rsid w:val="00873982"/>
     <w:rsid w:val="00881EA9"/>
     <w:rsid w:val="00883FDA"/>
     <w:rsid w:val="00885166"/>
     <w:rsid w:val="008854CE"/>
     <w:rsid w:val="00886262"/>
     <w:rsid w:val="0089586F"/>
     <w:rsid w:val="008A5B0C"/>
     <w:rsid w:val="008A65E3"/>
     <w:rsid w:val="008B2841"/>
     <w:rsid w:val="008B4CF4"/>
     <w:rsid w:val="008B7491"/>
     <w:rsid w:val="008C18FA"/>
     <w:rsid w:val="008C2E26"/>
     <w:rsid w:val="008C3313"/>
     <w:rsid w:val="008C71A0"/>
     <w:rsid w:val="008C7555"/>
     <w:rsid w:val="008C76D1"/>
     <w:rsid w:val="008C7F25"/>
     <w:rsid w:val="008E4B17"/>
     <w:rsid w:val="008E5874"/>
     <w:rsid w:val="008E66BC"/>
     <w:rsid w:val="008F0946"/>
     <w:rsid w:val="008F1550"/>
     <w:rsid w:val="008F51BF"/>
@@ -17661,124 +17634,126 @@
     <w:rsid w:val="0095726B"/>
     <w:rsid w:val="009620C1"/>
     <w:rsid w:val="00962969"/>
     <w:rsid w:val="00964EF3"/>
     <w:rsid w:val="00964F0D"/>
     <w:rsid w:val="0096786F"/>
     <w:rsid w:val="0097185D"/>
     <w:rsid w:val="0097208A"/>
     <w:rsid w:val="00977F87"/>
     <w:rsid w:val="00980D93"/>
     <w:rsid w:val="0098584A"/>
     <w:rsid w:val="00985D10"/>
     <w:rsid w:val="00987AF1"/>
     <w:rsid w:val="00993BB4"/>
     <w:rsid w:val="00994DCD"/>
     <w:rsid w:val="00995C2D"/>
     <w:rsid w:val="009A47DA"/>
     <w:rsid w:val="009B19E7"/>
     <w:rsid w:val="009B39B1"/>
     <w:rsid w:val="009B6E83"/>
     <w:rsid w:val="009C2E47"/>
     <w:rsid w:val="009C320F"/>
     <w:rsid w:val="009C59BE"/>
     <w:rsid w:val="009C6359"/>
     <w:rsid w:val="009D148D"/>
+    <w:rsid w:val="009D3068"/>
     <w:rsid w:val="009D7BAE"/>
     <w:rsid w:val="009E10DD"/>
     <w:rsid w:val="009E114A"/>
     <w:rsid w:val="009E234A"/>
     <w:rsid w:val="009E24C9"/>
     <w:rsid w:val="009E723D"/>
     <w:rsid w:val="009F3E4D"/>
     <w:rsid w:val="009F5847"/>
     <w:rsid w:val="00A02542"/>
     <w:rsid w:val="00A0638F"/>
     <w:rsid w:val="00A123E1"/>
     <w:rsid w:val="00A12DD8"/>
     <w:rsid w:val="00A165C9"/>
     <w:rsid w:val="00A16C1A"/>
     <w:rsid w:val="00A22130"/>
     <w:rsid w:val="00A22C93"/>
     <w:rsid w:val="00A2533B"/>
     <w:rsid w:val="00A27AFF"/>
     <w:rsid w:val="00A27D88"/>
     <w:rsid w:val="00A30EB7"/>
     <w:rsid w:val="00A34CAC"/>
     <w:rsid w:val="00A3795F"/>
     <w:rsid w:val="00A379C4"/>
     <w:rsid w:val="00A4108D"/>
     <w:rsid w:val="00A41D50"/>
     <w:rsid w:val="00A42EEB"/>
     <w:rsid w:val="00A44363"/>
     <w:rsid w:val="00A51D7D"/>
     <w:rsid w:val="00A52219"/>
     <w:rsid w:val="00A5317D"/>
     <w:rsid w:val="00A55EDB"/>
     <w:rsid w:val="00A57186"/>
     <w:rsid w:val="00A57230"/>
     <w:rsid w:val="00A60C34"/>
     <w:rsid w:val="00A60EEC"/>
     <w:rsid w:val="00A6187B"/>
     <w:rsid w:val="00A658FF"/>
     <w:rsid w:val="00A71ABE"/>
     <w:rsid w:val="00A73D39"/>
     <w:rsid w:val="00A77B80"/>
     <w:rsid w:val="00A820AC"/>
     <w:rsid w:val="00A827B0"/>
     <w:rsid w:val="00A839C1"/>
+    <w:rsid w:val="00A862D9"/>
     <w:rsid w:val="00A87AFC"/>
     <w:rsid w:val="00A91FC9"/>
     <w:rsid w:val="00A92640"/>
     <w:rsid w:val="00A93403"/>
     <w:rsid w:val="00A95E26"/>
     <w:rsid w:val="00A96B2D"/>
-    <w:rsid w:val="00AA4FB8"/>
     <w:rsid w:val="00AA6616"/>
     <w:rsid w:val="00AA7044"/>
     <w:rsid w:val="00AB264D"/>
     <w:rsid w:val="00AC303B"/>
     <w:rsid w:val="00AC4AA6"/>
     <w:rsid w:val="00AC7610"/>
     <w:rsid w:val="00AD344A"/>
     <w:rsid w:val="00AD4764"/>
     <w:rsid w:val="00AD6B07"/>
     <w:rsid w:val="00AD6EB8"/>
+    <w:rsid w:val="00AD7063"/>
     <w:rsid w:val="00AD7E45"/>
     <w:rsid w:val="00AF1F10"/>
-    <w:rsid w:val="00AF29FB"/>
     <w:rsid w:val="00AF679D"/>
     <w:rsid w:val="00B02437"/>
     <w:rsid w:val="00B04A4A"/>
     <w:rsid w:val="00B054DD"/>
     <w:rsid w:val="00B070AD"/>
     <w:rsid w:val="00B10B73"/>
     <w:rsid w:val="00B146D8"/>
     <w:rsid w:val="00B17E47"/>
     <w:rsid w:val="00B2078A"/>
     <w:rsid w:val="00B229E3"/>
     <w:rsid w:val="00B27885"/>
+    <w:rsid w:val="00B30D86"/>
     <w:rsid w:val="00B31BC4"/>
     <w:rsid w:val="00B32F3C"/>
     <w:rsid w:val="00B3343F"/>
     <w:rsid w:val="00B34080"/>
     <w:rsid w:val="00B34891"/>
     <w:rsid w:val="00B35B0E"/>
     <w:rsid w:val="00B37604"/>
     <w:rsid w:val="00B40AF8"/>
     <w:rsid w:val="00B41929"/>
     <w:rsid w:val="00B44076"/>
     <w:rsid w:val="00B46892"/>
     <w:rsid w:val="00B47E20"/>
     <w:rsid w:val="00B51583"/>
     <w:rsid w:val="00B5170D"/>
     <w:rsid w:val="00B55380"/>
     <w:rsid w:val="00B55778"/>
     <w:rsid w:val="00B56664"/>
     <w:rsid w:val="00B56ECA"/>
     <w:rsid w:val="00B57AC3"/>
     <w:rsid w:val="00B57C22"/>
     <w:rsid w:val="00B70CBE"/>
     <w:rsid w:val="00B71ADE"/>
     <w:rsid w:val="00B75773"/>
     <w:rsid w:val="00B80413"/>
     <w:rsid w:val="00B82F30"/>
@@ -17875,130 +17850,134 @@
     <w:rsid w:val="00D840EA"/>
     <w:rsid w:val="00D845CE"/>
     <w:rsid w:val="00D8572A"/>
     <w:rsid w:val="00D90BF8"/>
     <w:rsid w:val="00D92BC2"/>
     <w:rsid w:val="00D94EB0"/>
     <w:rsid w:val="00DA1018"/>
     <w:rsid w:val="00DA39F4"/>
     <w:rsid w:val="00DA5D39"/>
     <w:rsid w:val="00DB164B"/>
     <w:rsid w:val="00DB26B4"/>
     <w:rsid w:val="00DB2F38"/>
     <w:rsid w:val="00DB487B"/>
     <w:rsid w:val="00DB5556"/>
     <w:rsid w:val="00DB6116"/>
     <w:rsid w:val="00DD114C"/>
     <w:rsid w:val="00DD1B67"/>
     <w:rsid w:val="00DD2A59"/>
     <w:rsid w:val="00DD30C7"/>
     <w:rsid w:val="00DD33A9"/>
     <w:rsid w:val="00DE5FCF"/>
     <w:rsid w:val="00DE643A"/>
     <w:rsid w:val="00DE72AE"/>
     <w:rsid w:val="00DF018A"/>
     <w:rsid w:val="00DF0391"/>
+    <w:rsid w:val="00DF4DD1"/>
     <w:rsid w:val="00DF5999"/>
     <w:rsid w:val="00E016A8"/>
     <w:rsid w:val="00E06249"/>
     <w:rsid w:val="00E075FF"/>
     <w:rsid w:val="00E16175"/>
     <w:rsid w:val="00E24128"/>
     <w:rsid w:val="00E303BA"/>
     <w:rsid w:val="00E315C4"/>
     <w:rsid w:val="00E35550"/>
     <w:rsid w:val="00E36602"/>
     <w:rsid w:val="00E37249"/>
     <w:rsid w:val="00E40E3C"/>
     <w:rsid w:val="00E41DFF"/>
     <w:rsid w:val="00E43821"/>
     <w:rsid w:val="00E43CDF"/>
     <w:rsid w:val="00E45FE3"/>
     <w:rsid w:val="00E52207"/>
     <w:rsid w:val="00E528E9"/>
     <w:rsid w:val="00E60680"/>
     <w:rsid w:val="00E61D10"/>
     <w:rsid w:val="00E64DC8"/>
     <w:rsid w:val="00E6609A"/>
     <w:rsid w:val="00E67AF1"/>
     <w:rsid w:val="00E70476"/>
     <w:rsid w:val="00E715A9"/>
     <w:rsid w:val="00E729E7"/>
     <w:rsid w:val="00E72EC7"/>
     <w:rsid w:val="00E76980"/>
     <w:rsid w:val="00E80A60"/>
     <w:rsid w:val="00E8229D"/>
     <w:rsid w:val="00E82D66"/>
     <w:rsid w:val="00E87DFE"/>
     <w:rsid w:val="00E920F7"/>
     <w:rsid w:val="00E9511F"/>
     <w:rsid w:val="00E955FC"/>
     <w:rsid w:val="00EA23B4"/>
     <w:rsid w:val="00EA282E"/>
     <w:rsid w:val="00EA360B"/>
     <w:rsid w:val="00EA4314"/>
     <w:rsid w:val="00EA50B1"/>
     <w:rsid w:val="00EA79D3"/>
     <w:rsid w:val="00EB681A"/>
     <w:rsid w:val="00EB7AD7"/>
     <w:rsid w:val="00EC17EF"/>
     <w:rsid w:val="00EC3CDA"/>
     <w:rsid w:val="00EC584E"/>
+    <w:rsid w:val="00EC6C10"/>
     <w:rsid w:val="00EC7F4C"/>
     <w:rsid w:val="00ED19EB"/>
     <w:rsid w:val="00ED2DF2"/>
     <w:rsid w:val="00ED435C"/>
     <w:rsid w:val="00ED4B43"/>
     <w:rsid w:val="00ED6950"/>
     <w:rsid w:val="00EE35CE"/>
     <w:rsid w:val="00EE43D8"/>
     <w:rsid w:val="00EF19C2"/>
     <w:rsid w:val="00EF3049"/>
     <w:rsid w:val="00EF3217"/>
     <w:rsid w:val="00EF473D"/>
     <w:rsid w:val="00EF6E32"/>
     <w:rsid w:val="00F04AD3"/>
     <w:rsid w:val="00F05920"/>
     <w:rsid w:val="00F065CD"/>
     <w:rsid w:val="00F07ACD"/>
     <w:rsid w:val="00F119E2"/>
     <w:rsid w:val="00F11E7B"/>
+    <w:rsid w:val="00F14851"/>
     <w:rsid w:val="00F170CB"/>
     <w:rsid w:val="00F17F2A"/>
     <w:rsid w:val="00F20236"/>
     <w:rsid w:val="00F306CB"/>
     <w:rsid w:val="00F32340"/>
     <w:rsid w:val="00F3643A"/>
     <w:rsid w:val="00F3722C"/>
     <w:rsid w:val="00F45558"/>
     <w:rsid w:val="00F477C2"/>
     <w:rsid w:val="00F5154B"/>
     <w:rsid w:val="00F5265C"/>
     <w:rsid w:val="00F545E5"/>
     <w:rsid w:val="00F5460B"/>
     <w:rsid w:val="00F57DB9"/>
     <w:rsid w:val="00F61320"/>
+    <w:rsid w:val="00F61C3A"/>
     <w:rsid w:val="00F6306A"/>
     <w:rsid w:val="00F63E49"/>
     <w:rsid w:val="00F660B4"/>
     <w:rsid w:val="00F66A92"/>
     <w:rsid w:val="00F67F72"/>
     <w:rsid w:val="00F70172"/>
     <w:rsid w:val="00F73A18"/>
     <w:rsid w:val="00F764E8"/>
     <w:rsid w:val="00F827D0"/>
     <w:rsid w:val="00F83F4B"/>
     <w:rsid w:val="00F84B28"/>
     <w:rsid w:val="00F9088D"/>
     <w:rsid w:val="00F91038"/>
     <w:rsid w:val="00F923FD"/>
     <w:rsid w:val="00F925F7"/>
     <w:rsid w:val="00F979DB"/>
     <w:rsid w:val="00FA0006"/>
     <w:rsid w:val="00FA1ACB"/>
     <w:rsid w:val="00FA2444"/>
     <w:rsid w:val="00FB4E51"/>
     <w:rsid w:val="00FB68B3"/>
     <w:rsid w:val="00FC16EE"/>
     <w:rsid w:val="00FC3A49"/>
     <w:rsid w:val="00FC5284"/>
     <w:rsid w:val="00FD036E"/>
@@ -18028,51 +18007,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="16274A56"/>
+  <w14:docId w14:val="76F71A21"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DC09BA79-8F1F-4176-9E74-AEDA18352189}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -19890,101 +19869,102 @@
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C5DC0"/>
     <w:rsid w:val="000325C0"/>
     <w:rsid w:val="0004355B"/>
     <w:rsid w:val="00077F80"/>
     <w:rsid w:val="000A72D2"/>
     <w:rsid w:val="00142BA8"/>
-    <w:rsid w:val="001709D3"/>
     <w:rsid w:val="001A72A8"/>
     <w:rsid w:val="001C5DC0"/>
     <w:rsid w:val="001E22C3"/>
     <w:rsid w:val="00206FBB"/>
     <w:rsid w:val="0029093B"/>
     <w:rsid w:val="0036097F"/>
     <w:rsid w:val="0037349A"/>
-    <w:rsid w:val="003D428D"/>
     <w:rsid w:val="003E03B3"/>
     <w:rsid w:val="004804C6"/>
     <w:rsid w:val="004A01D2"/>
+    <w:rsid w:val="004C0B5C"/>
     <w:rsid w:val="005271A7"/>
     <w:rsid w:val="005477CF"/>
+    <w:rsid w:val="00561BA3"/>
     <w:rsid w:val="00582D7C"/>
     <w:rsid w:val="0059560F"/>
     <w:rsid w:val="005C7736"/>
     <w:rsid w:val="005E225A"/>
     <w:rsid w:val="005E50DE"/>
     <w:rsid w:val="00632A58"/>
     <w:rsid w:val="00661C24"/>
     <w:rsid w:val="006829C7"/>
     <w:rsid w:val="00687C54"/>
     <w:rsid w:val="006D6CDA"/>
     <w:rsid w:val="007C6134"/>
     <w:rsid w:val="00872407"/>
     <w:rsid w:val="00881EA9"/>
     <w:rsid w:val="008A65E3"/>
     <w:rsid w:val="008D391C"/>
     <w:rsid w:val="008F1803"/>
     <w:rsid w:val="00922036"/>
     <w:rsid w:val="00925FAC"/>
     <w:rsid w:val="00935DF0"/>
     <w:rsid w:val="009901E1"/>
-    <w:rsid w:val="00A21B2C"/>
     <w:rsid w:val="00A30EB7"/>
     <w:rsid w:val="00A45F21"/>
     <w:rsid w:val="00A91FC9"/>
+    <w:rsid w:val="00AA581E"/>
     <w:rsid w:val="00B36D57"/>
     <w:rsid w:val="00B46892"/>
     <w:rsid w:val="00BC0A6B"/>
     <w:rsid w:val="00BF2CAB"/>
     <w:rsid w:val="00C00000"/>
     <w:rsid w:val="00C83959"/>
     <w:rsid w:val="00D55B1E"/>
     <w:rsid w:val="00DA2B2E"/>
     <w:rsid w:val="00DB2A20"/>
     <w:rsid w:val="00DF018A"/>
     <w:rsid w:val="00E24051"/>
     <w:rsid w:val="00E87DFE"/>
     <w:rsid w:val="00EB7C1A"/>
+    <w:rsid w:val="00EC6C10"/>
     <w:rsid w:val="00ED435C"/>
     <w:rsid w:val="00EE384B"/>
     <w:rsid w:val="00F277FD"/>
     <w:rsid w:val="00F477C2"/>
     <w:rsid w:val="00F67F72"/>
     <w:rsid w:val="00F97271"/>
     <w:rsid w:val="00FA54E0"/>
     <w:rsid w:val="00FE6458"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
@@ -20754,76 +20734,76 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="9bfebd0d-6700-4cb9-9ec0-cf612b421303" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="78f100e0-6bad-4ce5-8300-0acd97c9f7fe">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C357D4D9ED762C4B9F031088E37D5402" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bed127c0f53a03ff567eb2936ebf214e">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="78f100e0-6bad-4ce5-8300-0acd97c9f7fe" xmlns:ns3="0de23b5c-aba6-40c7-8f78-e1f6ebd873d7" xmlns:ns4="9bfebd0d-6700-4cb9-9ec0-cf612b421303" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="80d9dfeb06b018a7432be9ab1ca1f328" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C357D4D9ED762C4B9F031088E37D5402" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6c149036c8d5dac8dcd77e7d14edf8ae">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="78f100e0-6bad-4ce5-8300-0acd97c9f7fe" xmlns:ns3="0de23b5c-aba6-40c7-8f78-e1f6ebd873d7" xmlns:ns4="9bfebd0d-6700-4cb9-9ec0-cf612b421303" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cccb6195b2a4bfebfc660def7bda0390" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="78f100e0-6bad-4ce5-8300-0acd97c9f7fe"/>
     <xsd:import namespace="0de23b5c-aba6-40c7-8f78-e1f6ebd873d7"/>
     <xsd:import namespace="9bfebd0d-6700-4cb9-9ec0-cf612b421303"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -21018,126 +20998,126 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7FC9B0A4-6BAB-49C5-9802-041B887D9326}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A7F7AC83-391F-43C6-BBEB-0B19114C6581}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="78f100e0-6bad-4ce5-8300-0acd97c9f7fe"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2517194B-CCD3-463C-B490-29810B02BE6F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90EB05BA-5181-4006-B270-E690AE885B74}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7FC9B0A4-6BAB-49C5-9802-041B887D9326}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9bfebd0d-6700-4cb9-9ec0-cf612b421303"/>
+    <ds:schemaRef ds:uri="78f100e0-6bad-4ce5-8300-0acd97c9f7fe"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29127FA6-327C-42F4-9AED-FA767678DE58}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16E385E0-C49C-4143-9BE8-37B4D6D0BADA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="78f100e0-6bad-4ce5-8300-0acd97c9f7fe"/>
     <ds:schemaRef ds:uri="0de23b5c-aba6-40c7-8f78-e1f6ebd873d7"/>
     <ds:schemaRef ds:uri="9bfebd0d-6700-4cb9-9ec0-cf612b421303"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>CWS_Treatment_Plan_Form_04-176-177-Parent (3)</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1049</Words>
-  <Characters>5978</Characters>
+  <Words>1400</Words>
+  <Characters>7983</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>184</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>66</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Initial Treatment Plan/Treatment Plan Update (04-176/04-177)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>County of San Diego</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6931</CharactersWithSpaces>
+  <CharactersWithSpaces>9365</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Initial Treatment Plan/Treatment Plan Update (04-176/04-177)</dc:title>
   <dc:subject/>
   <dc:creator>Winegarden, Babbi</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>