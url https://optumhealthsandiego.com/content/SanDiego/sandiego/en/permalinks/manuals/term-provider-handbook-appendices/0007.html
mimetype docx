--- v1 (2025-11-18)
+++ v2 (2026-11-07)
@@ -16,768 +16,768 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00681532" w:rsidRDefault="00681532" w:rsidP="6774C424">
+    <w:p w14:paraId="12BF5721" w14:textId="77777777" w:rsidR="00681532" w:rsidRDefault="00681532" w:rsidP="6774C424">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10885" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="43" w:type="dxa"/>
           <w:bottom w:w="43" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1885"/>
         <w:gridCol w:w="450"/>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="450"/>
         <w:gridCol w:w="2430"/>
         <w:gridCol w:w="450"/>
         <w:gridCol w:w="2880"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005334E8" w:rsidTr="002D4C5B">
+      <w:tr w:rsidR="005334E8" w14:paraId="2F1A9769" w14:textId="77777777" w:rsidTr="002D4C5B">
         <w:trPr>
           <w:trHeight w:val="388"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005334E8" w:rsidRDefault="005334E8" w:rsidP="00F210C0">
+          <w:p w14:paraId="517E464F" w14:textId="77777777" w:rsidR="005334E8" w:rsidRDefault="005334E8" w:rsidP="00F210C0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6774C424">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">This report is a(n):  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005334E8" w:rsidRDefault="005334E8" w:rsidP="00F210C0">
+          <w:p w14:paraId="745C1CD0" w14:textId="77777777" w:rsidR="005334E8" w:rsidRDefault="005334E8" w:rsidP="00F210C0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6774C424">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="6774C424">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="6774C424">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="6774C424">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="6774C424">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005334E8" w:rsidRDefault="005334E8" w:rsidP="00F210C0">
+          <w:p w14:paraId="0CCA48C8" w14:textId="77777777" w:rsidR="005334E8" w:rsidRDefault="005334E8" w:rsidP="00F210C0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6774C424">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Initial Treatment Plan    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005334E8" w:rsidRDefault="005334E8" w:rsidP="00F210C0">
+          <w:p w14:paraId="4756E5D1" w14:textId="77777777" w:rsidR="005334E8" w:rsidRDefault="005334E8" w:rsidP="00F210C0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6774C424">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="6774C424">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="6774C424">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="6774C424">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="6774C424">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005334E8" w:rsidRDefault="005334E8" w:rsidP="00F210C0">
+          <w:p w14:paraId="6BBB4F80" w14:textId="77777777" w:rsidR="005334E8" w:rsidRDefault="005334E8" w:rsidP="00F210C0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6774C424">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Treatment Plan Update      </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005334E8" w:rsidRDefault="005334E8" w:rsidP="00F210C0">
+          <w:p w14:paraId="0BE5D3C5" w14:textId="77777777" w:rsidR="005334E8" w:rsidRDefault="005334E8" w:rsidP="00F210C0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6774C424">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="6774C424">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="6774C424">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="6774C424">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="6774C424">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005334E8" w:rsidRDefault="005334E8" w:rsidP="00F210C0">
+          <w:p w14:paraId="0AF9E032" w14:textId="77777777" w:rsidR="005334E8" w:rsidRDefault="005334E8" w:rsidP="00F210C0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6774C424">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Discharge Summary</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005334E8" w:rsidTr="002D4C5B">
+      <w:tr w:rsidR="005334E8" w14:paraId="2978B70C" w14:textId="77777777" w:rsidTr="002D4C5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005334E8" w:rsidRDefault="005334E8" w:rsidP="00F210C0">
+          <w:p w14:paraId="2A2F684B" w14:textId="77777777" w:rsidR="005334E8" w:rsidRDefault="005334E8" w:rsidP="00F210C0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA5888">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Modality:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005334E8" w:rsidRDefault="005334E8" w:rsidP="00F210C0">
+          <w:p w14:paraId="77C0D438" w14:textId="77777777" w:rsidR="005334E8" w:rsidRDefault="005334E8" w:rsidP="00F210C0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA5888">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00BA5888">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="00BA5888">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="00BA5888">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00BA5888">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005334E8" w:rsidRDefault="005334E8" w:rsidP="00F210C0">
+          <w:p w14:paraId="3B9A536B" w14:textId="77777777" w:rsidR="005334E8" w:rsidRDefault="005334E8" w:rsidP="00F210C0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA5888">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Individual</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA5888">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005334E8" w:rsidRDefault="005334E8" w:rsidP="00F210C0">
+          <w:p w14:paraId="2A7EF914" w14:textId="77777777" w:rsidR="005334E8" w:rsidRDefault="005334E8" w:rsidP="00F210C0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA5888">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00BA5888">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="00BA5888">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="00BA5888">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00BA5888">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="005334E8" w:rsidRDefault="005334E8" w:rsidP="00F210C0">
+          <w:p w14:paraId="6426397F" w14:textId="77777777" w:rsidR="005334E8" w:rsidRDefault="005334E8" w:rsidP="00F210C0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA5888">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Conjoint/Family</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A71B70" w:rsidRDefault="00A71B70" w:rsidP="005334E8">
+    <w:p w14:paraId="17130F25" w14:textId="77777777" w:rsidR="00A71B70" w:rsidRDefault="00A71B70" w:rsidP="005334E8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B24E8B" w:rsidRPr="00123EAF" w:rsidRDefault="001E4A77" w:rsidP="00A71B70">
+    <w:p w14:paraId="5138B25E" w14:textId="77777777" w:rsidR="00B24E8B" w:rsidRPr="00123EAF" w:rsidRDefault="001E4A77" w:rsidP="00A71B70">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123EAF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ATTENDANCE</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10867" w:type="dxa"/>
         <w:tblInd w:w="18" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="29" w:type="dxa"/>
           <w:bottom w:w="29" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5130"/>
         <w:gridCol w:w="3240"/>
         <w:gridCol w:w="2497"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00254241" w:rsidRPr="009E4112" w:rsidTr="00A74C15">
+      <w:tr w:rsidR="00254241" w:rsidRPr="009E4112" w14:paraId="21D828C5" w14:textId="77777777" w:rsidTr="00A74C15">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00254241" w:rsidRPr="002F54EE" w:rsidRDefault="00254241" w:rsidP="007E4F27">
+          <w:p w14:paraId="071F9545" w14:textId="77777777" w:rsidR="00254241" w:rsidRPr="002F54EE" w:rsidRDefault="00254241" w:rsidP="007E4F27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Date of Initial Session: </w:t>
             </w:r>
             <w:r w:rsidR="00D16F96" w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -851,51 +851,51 @@
             <w:r w:rsidR="00D16F96" w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00D16F96" w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00254241" w:rsidRPr="002F54EE" w:rsidRDefault="00254241" w:rsidP="007E4F27">
+          <w:p w14:paraId="61AE38BA" w14:textId="77777777" w:rsidR="00254241" w:rsidRPr="002F54EE" w:rsidRDefault="00254241" w:rsidP="007E4F27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Last Date Attended: </w:t>
             </w:r>
             <w:r w:rsidR="00D16F96" w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -969,51 +969,51 @@
             <w:r w:rsidR="00D16F96" w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00D16F96" w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2497" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00254241" w:rsidRPr="002F54EE" w:rsidRDefault="00711982" w:rsidP="00B47E20">
+          <w:p w14:paraId="73C32E67" w14:textId="77777777" w:rsidR="00254241" w:rsidRPr="002F54EE" w:rsidRDefault="00711982" w:rsidP="00B47E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Total </w:t>
             </w:r>
             <w:r w:rsidR="00254241" w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Number of </w:t>
             </w:r>
             <w:r w:rsidR="00254241" w:rsidRPr="002F54EE">
               <w:rPr>
@@ -1100,60 +1100,60 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00254241" w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="008005B2" w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00254241" w:rsidRPr="009E4112" w:rsidTr="00A74C15">
+      <w:tr w:rsidR="00254241" w:rsidRPr="009E4112" w14:paraId="4BA2C21D" w14:textId="77777777" w:rsidTr="00A74C15">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00254241" w:rsidRPr="002F54EE" w:rsidRDefault="00254241" w:rsidP="00B47E20">
+          <w:p w14:paraId="7CA0D113" w14:textId="77777777" w:rsidR="00254241" w:rsidRPr="002F54EE" w:rsidRDefault="00254241" w:rsidP="00B47E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Date of Absences: </w:t>
             </w:r>
             <w:r w:rsidR="008005B2" w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -1228,51 +1228,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="008005B2" w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5737" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00254241" w:rsidRPr="002F54EE" w:rsidRDefault="00254241" w:rsidP="00B47E20">
+          <w:p w14:paraId="4081B8FE" w14:textId="77777777" w:rsidR="00254241" w:rsidRPr="002F54EE" w:rsidRDefault="00254241" w:rsidP="00B47E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Reasons for Absences: </w:t>
             </w:r>
             <w:r w:rsidR="008005B2" w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -1342,204 +1342,204 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="008005B2" w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A9140B" w:rsidRPr="009E4112" w:rsidTr="00A74C15">
+      <w:tr w:rsidR="00A9140B" w:rsidRPr="009E4112" w14:paraId="51E8AE2A" w14:textId="77777777" w:rsidTr="00A74C15">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A9140B" w:rsidRPr="002F54EE" w:rsidRDefault="00A9140B" w:rsidP="00B47E20">
+          <w:p w14:paraId="3DFDA435" w14:textId="77777777" w:rsidR="00A9140B" w:rsidRPr="002F54EE" w:rsidRDefault="00A9140B" w:rsidP="00B47E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ser</w:t>
             </w:r>
             <w:r w:rsidR="00100C6C" w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">vice Delivery Type:  Telehealth </w:t>
             </w:r>
             <w:r w:rsidR="00100C6C" w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check65"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00100C6C" w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidR="00100C6C" w:rsidRPr="002F54EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00100C6C" w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00100C6C" w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00100C6C" w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">    In-Person  </w:t>
             </w:r>
             <w:r w:rsidR="00100C6C" w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check65"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00100C6C" w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidR="00100C6C" w:rsidRPr="002F54EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00100C6C" w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00100C6C" w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5737" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00023229" w:rsidRPr="002F54EE" w:rsidRDefault="00D6617E" w:rsidP="00B47E20">
+          <w:p w14:paraId="46915EA5" w14:textId="77777777" w:rsidR="00023229" w:rsidRPr="002F54EE" w:rsidRDefault="00D6617E" w:rsidP="00B47E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="00100C6C" w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ervice delivery type</w:t>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
@@ -1578,159 +1578,159 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check65"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00140B9B" w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidR="00140B9B" w:rsidRPr="002F54EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00140B9B" w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00140B9B" w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BB7A49" w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   No  </w:t>
             </w:r>
             <w:r w:rsidR="00BB7A49" w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check65"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BB7A49" w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...7 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidR="00BB7A49" w:rsidRPr="002F54EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00BB7A49" w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB7A49" w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00023229" w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002437AC" w:rsidRPr="00123EAF" w:rsidRDefault="002437AC" w:rsidP="000E6FAA">
+    <w:p w14:paraId="666E735F" w14:textId="77777777" w:rsidR="002437AC" w:rsidRPr="00123EAF" w:rsidRDefault="002437AC" w:rsidP="000E6FAA">
       <w:pPr>
         <w:ind w:right="-216"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00283ABB" w:rsidRDefault="00A3345B" w:rsidP="00865CBB">
+    <w:p w14:paraId="364CF5DA" w14:textId="77777777" w:rsidR="00283ABB" w:rsidRDefault="00A3345B" w:rsidP="00865CBB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0A4645A7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I received and reviewed the fol</w:t>
       </w:r>
       <w:r w:rsidR="00283ABB" w:rsidRPr="0A4645A7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
@@ -1759,129 +1759,129 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SW</w:t>
       </w:r>
       <w:r w:rsidR="00C4716E" w:rsidRPr="0A4645A7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or Optum</w:t>
       </w:r>
       <w:r w:rsidRPr="0A4645A7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (required prior to the intake assessment):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00865CBB" w:rsidRPr="0097317B" w:rsidRDefault="00865CBB" w:rsidP="00865CBB">
+    <w:p w14:paraId="41808D14" w14:textId="77777777" w:rsidR="00865CBB" w:rsidRPr="0097317B" w:rsidRDefault="00865CBB" w:rsidP="00865CBB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10890" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="58" w:type="dxa"/>
           <w:bottom w:w="58" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10890"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004C1668" w:rsidRPr="004C1668" w:rsidTr="00865CBB">
+      <w:tr w:rsidR="004C1668" w:rsidRPr="004C1668" w14:paraId="524450A9" w14:textId="77777777" w:rsidTr="00865CBB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004C1668" w:rsidRPr="004C1668" w:rsidRDefault="004C1668" w:rsidP="004C1668">
+          <w:p w14:paraId="7BB10CC8" w14:textId="77777777" w:rsidR="004C1668" w:rsidRPr="004C1668" w:rsidRDefault="004C1668" w:rsidP="004C1668">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1668">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004C1668">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="004C1668">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="004C1668">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004C1668">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004C1668">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -1894,103 +1894,103 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C1668">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CFWB Background Records</w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_Hlk197611452"/>
             <w:r w:rsidRPr="004C1668">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (e.g. case plan and pertinent court reports)</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C1668" w:rsidRPr="004C1668" w:rsidTr="00865CBB">
+      <w:tr w:rsidR="004C1668" w:rsidRPr="004C1668" w14:paraId="5CE14F9A" w14:textId="77777777" w:rsidTr="00865CBB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004C1668" w:rsidRPr="004C1668" w:rsidRDefault="004C1668" w:rsidP="004C1668">
+          <w:p w14:paraId="21D754EA" w14:textId="77777777" w:rsidR="004C1668" w:rsidRPr="004C1668" w:rsidRDefault="004C1668" w:rsidP="004C1668">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1668">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004C1668">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="004C1668">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="004C1668">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004C1668">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004C1668">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -2014,295 +2014,295 @@
               <w:t xml:space="preserve">Copies of </w:t>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="_Hlk197611508"/>
             <w:r w:rsidRPr="004C1668">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">available prior psychological/psychiatric </w:t>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
             <w:r w:rsidRPr="004C1668">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">evaluations or treatment plans </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C1668" w:rsidRPr="004C1668" w:rsidTr="00865CBB">
+      <w:tr w:rsidR="004C1668" w:rsidRPr="004C1668" w14:paraId="01DF4DDA" w14:textId="77777777" w:rsidTr="00865CBB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004C1668" w:rsidRPr="004C1668" w:rsidRDefault="004C1668" w:rsidP="004C1668">
+          <w:p w14:paraId="4AB7A26F" w14:textId="77777777" w:rsidR="004C1668" w:rsidRPr="004C1668" w:rsidRDefault="004C1668" w:rsidP="004C1668">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1668">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004C1668">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="004C1668">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="004C1668">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004C1668">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Copy of the latest CANS  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C1668" w:rsidRPr="004C1668" w:rsidTr="00865CBB">
+      <w:tr w:rsidR="004C1668" w:rsidRPr="004C1668" w14:paraId="7B9A4BFC" w14:textId="77777777" w:rsidTr="00865CBB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004C1668" w:rsidRPr="004C1668" w:rsidRDefault="004C1668" w:rsidP="004C1668">
+          <w:p w14:paraId="6EBA4948" w14:textId="77777777" w:rsidR="004C1668" w:rsidRPr="004C1668" w:rsidRDefault="004C1668" w:rsidP="004C1668">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1668">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004C1668">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="004C1668">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="004C1668">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004C1668">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004C1668">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="_Hlk197611582"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C1668">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Consent to Treat (04-24P or 04-24C)</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C1668" w:rsidRPr="004C1668" w:rsidTr="00865CBB">
+      <w:tr w:rsidR="004C1668" w:rsidRPr="004C1668" w14:paraId="714C8345" w14:textId="77777777" w:rsidTr="00865CBB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004C1668" w:rsidRPr="004C1668" w:rsidRDefault="004C1668" w:rsidP="004C1668">
+          <w:p w14:paraId="69620AFD" w14:textId="77777777" w:rsidR="004C1668" w:rsidRPr="004C1668" w:rsidRDefault="004C1668" w:rsidP="004C1668">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1668">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004C1668">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="004C1668">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="004C1668">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004C1668">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004C1668">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
@@ -2327,133 +2327,133 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CFWB</w:t>
             </w:r>
             <w:r w:rsidRPr="004C1668">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C1668">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Release of Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C1668" w:rsidRPr="004C1668" w:rsidTr="00865CBB">
+      <w:tr w:rsidR="004C1668" w:rsidRPr="004C1668" w14:paraId="148E298C" w14:textId="77777777" w:rsidTr="00865CBB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004C1668" w:rsidRDefault="004C1668" w:rsidP="004C1668">
+          <w:p w14:paraId="1F54D578" w14:textId="77777777" w:rsidR="004C1668" w:rsidRDefault="004C1668" w:rsidP="004C1668">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">OR </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C1668" w:rsidRPr="004C1668" w:rsidTr="00865CBB">
+      <w:tr w:rsidR="004C1668" w:rsidRPr="004C1668" w14:paraId="282F17D5" w14:textId="77777777" w:rsidTr="00865CBB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004C1668" w:rsidRPr="004C1668" w:rsidRDefault="004C1668" w:rsidP="004C1668">
+          <w:p w14:paraId="2CDCA83E" w14:textId="77777777" w:rsidR="004C1668" w:rsidRPr="004C1668" w:rsidRDefault="004C1668" w:rsidP="004C1668">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -2543,120 +2543,140 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="000C6A68" w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="000C6A68" w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009C77DA" w:rsidRPr="00BF3E61" w:rsidRDefault="009C77DA" w:rsidP="00393A42">
+    <w:p w14:paraId="31B220E5" w14:textId="77777777" w:rsidR="009C77DA" w:rsidRPr="00BF3E61" w:rsidRDefault="009C77DA" w:rsidP="00393A42">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00393A42" w:rsidRPr="00BF3E61" w:rsidRDefault="00393A42" w:rsidP="00393A42">
+    <w:p w14:paraId="19A4B4DB" w14:textId="77777777" w:rsidR="00393A42" w:rsidRPr="00BF3E61" w:rsidRDefault="00393A42" w:rsidP="00393A42">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00032643" w:rsidRPr="00720546" w:rsidRDefault="00032643" w:rsidP="00EB5639">
+    <w:p w14:paraId="5EBAE9DB" w14:textId="77777777" w:rsidR="00032643" w:rsidRPr="00720546" w:rsidRDefault="00032643" w:rsidP="00EB5639">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ASSESSMENT OF RISK FACTORS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00032643" w:rsidRDefault="00032643" w:rsidP="00032643">
+    <w:p w14:paraId="43AA6E85" w14:textId="77777777" w:rsidR="00032643" w:rsidRDefault="00032643" w:rsidP="00032643">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk197611611"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Risk assessment</w:t>
       </w:r>
       <w:r w:rsidRPr="00580682">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> should be ongoing and include all risk factors documented on the 04-176A and known to the provider</w:t>
+        <w:t xml:space="preserve"> should be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00580682">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ongoing</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00580682">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and include all risk factors documented on the 04-176A and known to the provider</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00580682">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Risk factors </w:t>
       </w:r>
       <w:r w:rsidR="00C815B7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2745,88 +2765,88 @@
         <w:t xml:space="preserve">lease refer to Clinical Risk Documentation guidance in </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00C815B7" w:rsidRPr="00D16F96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>TERM Treatment Plan Documentation Resources</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C815B7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p w:rsidR="00AD0176" w:rsidRPr="002F54EE" w:rsidDel="00525A79" w:rsidRDefault="00AD0176" w:rsidP="000E6FAA">
+    <w:p w14:paraId="7C5EB6BC" w14:textId="77777777" w:rsidR="00AD0176" w:rsidRPr="002F54EE" w:rsidDel="00525A79" w:rsidRDefault="00AD0176" w:rsidP="000E6FAA">
       <w:pPr>
         <w:ind w:right="-216"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10885" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="72" w:type="dxa"/>
           <w:bottom w:w="72" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3235"/>
         <w:gridCol w:w="4021"/>
         <w:gridCol w:w="3629"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0027623D" w:rsidTr="00BF3E61">
+      <w:tr w:rsidR="0027623D" w14:paraId="71386F2D" w14:textId="77777777" w:rsidTr="00BF3E61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10885" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="0027623D" w:rsidRPr="0097317B" w:rsidRDefault="0027623D" w:rsidP="004C1668">
+          <w:p w14:paraId="58954301" w14:textId="77777777" w:rsidR="0027623D" w:rsidRPr="0097317B" w:rsidRDefault="0027623D" w:rsidP="004C1668">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="_Hlk201726597"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Dates of Assessment:  </w:t>
             </w:r>
             <w:r w:rsidR="00434994">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -2907,104 +2927,104 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00434994">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00434994">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3E61" w:rsidTr="00BF3E61">
+      <w:tr w:rsidR="00BF3E61" w14:paraId="472377C5" w14:textId="77777777" w:rsidTr="00BF3E61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF3E61" w:rsidRDefault="00BF3E61" w:rsidP="00DF04DB">
+          <w:p w14:paraId="1D0E0E2E" w14:textId="77777777" w:rsidR="00BF3E61" w:rsidRDefault="00BF3E61" w:rsidP="00DF04DB">
             <w:pPr>
               <w:ind w:left="337" w:hanging="337"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3013,1524 +3033,1524 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Suicidal ideation</w:t>
             </w:r>
             <w:r w:rsidR="00DF04DB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (past &amp; present)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4021" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF3E61" w:rsidRPr="0097317B" w:rsidRDefault="00BF3E61" w:rsidP="00681532">
+          <w:p w14:paraId="3F42C5DD" w14:textId="77777777" w:rsidR="00BF3E61" w:rsidRPr="0097317B" w:rsidRDefault="00BF3E61" w:rsidP="00681532">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0097317B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>History of harm to others/attempt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3629" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF3E61" w:rsidRPr="0097317B" w:rsidRDefault="00BF3E61" w:rsidP="002D4C5B">
+          <w:p w14:paraId="7FAD903D" w14:textId="77777777" w:rsidR="00BF3E61" w:rsidRPr="0097317B" w:rsidRDefault="00BF3E61" w:rsidP="002D4C5B">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Distress, disability, or dysfunction in:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF3E61" w:rsidRPr="0097317B" w:rsidRDefault="00BF3E61" w:rsidP="002D4C5B">
+          <w:p w14:paraId="40837603" w14:textId="77777777" w:rsidR="00BF3E61" w:rsidRPr="0097317B" w:rsidRDefault="00BF3E61" w:rsidP="002D4C5B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Social/Relational</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF3E61" w:rsidRDefault="00BF3E61" w:rsidP="002D4C5B">
+          <w:p w14:paraId="0E5322B1" w14:textId="77777777" w:rsidR="00BF3E61" w:rsidRDefault="00BF3E61" w:rsidP="002D4C5B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Academic</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF3E61" w:rsidRPr="0097317B" w:rsidRDefault="00BF3E61" w:rsidP="002D4C5B">
+          <w:p w14:paraId="26668C5C" w14:textId="77777777" w:rsidR="00BF3E61" w:rsidRPr="0097317B" w:rsidRDefault="00BF3E61" w:rsidP="002D4C5B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Other important activities</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3E61" w:rsidTr="00BF3E61">
+      <w:tr w:rsidR="00BF3E61" w14:paraId="378F0880" w14:textId="77777777" w:rsidTr="00BF3E61">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF3E61" w:rsidRDefault="00BF3E61" w:rsidP="00681532">
+          <w:p w14:paraId="36B68BF2" w14:textId="77777777" w:rsidR="00BF3E61" w:rsidRDefault="00BF3E61" w:rsidP="00681532">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Suicidal plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4021" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF3E61" w:rsidRPr="0097317B" w:rsidRDefault="00BF3E61" w:rsidP="00681532">
+          <w:p w14:paraId="1423926A" w14:textId="77777777" w:rsidR="00BF3E61" w:rsidRPr="0097317B" w:rsidRDefault="00BF3E61" w:rsidP="00681532">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>History of trauma or abuse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3629" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF3E61" w:rsidRPr="0097317B" w:rsidRDefault="00BF3E61" w:rsidP="00681532">
+          <w:p w14:paraId="33B4BBA2" w14:textId="77777777" w:rsidR="00BF3E61" w:rsidRPr="0097317B" w:rsidRDefault="00BF3E61" w:rsidP="00681532">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3E61" w:rsidTr="00BF3E61">
+      <w:tr w:rsidR="00BF3E61" w14:paraId="514860D9" w14:textId="77777777" w:rsidTr="00BF3E61">
         <w:trPr>
           <w:trHeight w:val="318"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF3E61" w:rsidRDefault="00BF3E61" w:rsidP="00681532">
+          <w:p w14:paraId="0545D764" w14:textId="77777777" w:rsidR="00BF3E61" w:rsidRDefault="00BF3E61" w:rsidP="00681532">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Suicidal intent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4021" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF3E61" w:rsidRDefault="00BF3E61" w:rsidP="00681532">
+          <w:p w14:paraId="6364D657" w14:textId="77777777" w:rsidR="00BF3E61" w:rsidRDefault="00BF3E61" w:rsidP="00681532">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="316" w:hanging="330"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Reasonable probability of significant deterioration in an important area of life functioning</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF3E61" w:rsidRPr="00681532" w:rsidRDefault="00BF3E61" w:rsidP="00E26399">
+          <w:p w14:paraId="2E7FBE98" w14:textId="77777777" w:rsidR="00BF3E61" w:rsidRPr="00681532" w:rsidRDefault="00BF3E61" w:rsidP="00E26399">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="316" w:hanging="330"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3629" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF3E61" w:rsidRPr="0097317B" w:rsidRDefault="00BF3E61" w:rsidP="00681532">
+          <w:p w14:paraId="75BF91C6" w14:textId="77777777" w:rsidR="00BF3E61" w:rsidRPr="0097317B" w:rsidRDefault="00BF3E61" w:rsidP="00681532">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3E61" w:rsidTr="00BF3E61">
+      <w:tr w:rsidR="00BF3E61" w14:paraId="2ED108DE" w14:textId="77777777" w:rsidTr="00BF3E61">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF3E61" w:rsidRPr="0027623D" w:rsidRDefault="00BF3E61" w:rsidP="00681532">
+          <w:p w14:paraId="60B851DA" w14:textId="77777777" w:rsidR="00BF3E61" w:rsidRPr="0027623D" w:rsidRDefault="00BF3E61" w:rsidP="00681532">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>History of self-harm/attempt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4021" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF3E61" w:rsidRPr="0027623D" w:rsidRDefault="00BF3E61" w:rsidP="00681532">
+          <w:p w14:paraId="1A28FD0D" w14:textId="77777777" w:rsidR="00BF3E61" w:rsidRPr="0027623D" w:rsidRDefault="00BF3E61" w:rsidP="00681532">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="316" w:hanging="330"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3629" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF3E61" w:rsidRPr="0097317B" w:rsidRDefault="00BF3E61" w:rsidP="00681532">
+          <w:p w14:paraId="3180A1EF" w14:textId="77777777" w:rsidR="00BF3E61" w:rsidRPr="0097317B" w:rsidRDefault="00BF3E61" w:rsidP="00681532">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3E61" w:rsidTr="00BF3E61">
+      <w:tr w:rsidR="00BF3E61" w14:paraId="161151D5" w14:textId="77777777" w:rsidTr="00BF3E61">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF3E61" w:rsidRPr="0027623D" w:rsidRDefault="00BF3E61" w:rsidP="00681532">
+          <w:p w14:paraId="244E0B96" w14:textId="77777777" w:rsidR="00BF3E61" w:rsidRPr="0027623D" w:rsidRDefault="00BF3E61" w:rsidP="00681532">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Homicidal ideation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4021" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF3E61" w:rsidRPr="0027623D" w:rsidRDefault="00BF3E61" w:rsidP="00681532">
+          <w:p w14:paraId="611F3249" w14:textId="77777777" w:rsidR="00BF3E61" w:rsidRPr="0027623D" w:rsidRDefault="00BF3E61" w:rsidP="00681532">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="316" w:hanging="330"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3629" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF3E61" w:rsidRPr="0097317B" w:rsidRDefault="00BF3E61" w:rsidP="00681532">
+          <w:p w14:paraId="04D90E96" w14:textId="77777777" w:rsidR="00BF3E61" w:rsidRPr="0097317B" w:rsidRDefault="00BF3E61" w:rsidP="00681532">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="4"/>
     </w:tbl>
-    <w:p w:rsidR="00BF3E61" w:rsidRDefault="00BF3E61"/>
-    <w:p w:rsidR="00BF3E61" w:rsidRDefault="00BF3E61"/>
+    <w:p w14:paraId="317D1AD7" w14:textId="77777777" w:rsidR="00BF3E61" w:rsidRDefault="00BF3E61"/>
+    <w:p w14:paraId="277B885E" w14:textId="77777777" w:rsidR="00BF3E61" w:rsidRDefault="00BF3E61"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10885" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="72" w:type="dxa"/>
           <w:bottom w:w="72" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3235"/>
         <w:gridCol w:w="4021"/>
         <w:gridCol w:w="3629"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF3E61" w:rsidTr="00BF3E61">
+      <w:tr w:rsidR="00BF3E61" w14:paraId="3C93080A" w14:textId="77777777" w:rsidTr="00BF3E61">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:id="6" w:name="_Hlk201726933"/>
-          <w:p w:rsidR="00BF3E61" w:rsidRPr="0027623D" w:rsidRDefault="00BF3E61" w:rsidP="00681532">
+          <w:p w14:paraId="492B44F5" w14:textId="77777777" w:rsidR="00BF3E61" w:rsidRPr="0027623D" w:rsidRDefault="00BF3E61" w:rsidP="00681532">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Homicidal plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4021" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF3E61" w:rsidRPr="0027623D" w:rsidRDefault="00BF3E61" w:rsidP="00BF3E61">
+          <w:p w14:paraId="1C01376F" w14:textId="77777777" w:rsidR="00BF3E61" w:rsidRPr="0027623D" w:rsidRDefault="00BF3E61" w:rsidP="00BF3E61">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="316" w:hanging="330"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check66"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="7" w:name="Check66"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Reasonable probability of not progressing developmentally as appropriate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3629" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF3E61" w:rsidRPr="0097317B" w:rsidRDefault="00BF3E61" w:rsidP="00681532">
+          <w:p w14:paraId="75B85B49" w14:textId="77777777" w:rsidR="00BF3E61" w:rsidRPr="0097317B" w:rsidRDefault="00BF3E61" w:rsidP="00681532">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3E61" w:rsidTr="00BF3E61">
+      <w:tr w:rsidR="00BF3E61" w14:paraId="4B3645D7" w14:textId="77777777" w:rsidTr="00BF3E61">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF3E61" w:rsidRPr="0027623D" w:rsidRDefault="00BF3E61" w:rsidP="00681532">
+          <w:p w14:paraId="6FA83FAC" w14:textId="77777777" w:rsidR="00BF3E61" w:rsidRPr="0027623D" w:rsidRDefault="00BF3E61" w:rsidP="00681532">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Homicidal intent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4021" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF3E61" w:rsidRPr="0027623D" w:rsidRDefault="00BF3E61" w:rsidP="00681532">
+          <w:p w14:paraId="249F93BC" w14:textId="77777777" w:rsidR="00BF3E61" w:rsidRPr="0027623D" w:rsidRDefault="00BF3E61" w:rsidP="00681532">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="316" w:hanging="330"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3629" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF3E61" w:rsidRPr="0097317B" w:rsidRDefault="00BF3E61" w:rsidP="00681532">
+          <w:p w14:paraId="18F35CA8" w14:textId="77777777" w:rsidR="00BF3E61" w:rsidRPr="0097317B" w:rsidRDefault="00BF3E61" w:rsidP="00681532">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3E61" w:rsidTr="00BF3E61">
+      <w:tr w:rsidR="00BF3E61" w14:paraId="13C632FE" w14:textId="77777777" w:rsidTr="00BF3E61">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF3E61" w:rsidRPr="0027623D" w:rsidRDefault="00BF3E61" w:rsidP="00681532">
+          <w:p w14:paraId="7C221468" w14:textId="77777777" w:rsidR="00BF3E61" w:rsidRPr="0027623D" w:rsidRDefault="00BF3E61" w:rsidP="00681532">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0027623D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -4623,187 +4643,187 @@
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4021" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF3E61" w:rsidRPr="0027623D" w:rsidRDefault="00BF3E61" w:rsidP="00681532">
+          <w:p w14:paraId="4275C8AD" w14:textId="77777777" w:rsidR="00BF3E61" w:rsidRPr="0027623D" w:rsidRDefault="00BF3E61" w:rsidP="00681532">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="316" w:hanging="330"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3629" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF3E61" w:rsidRPr="0097317B" w:rsidRDefault="00BF3E61" w:rsidP="00681532">
+          <w:p w14:paraId="3BA06818" w14:textId="77777777" w:rsidR="00BF3E61" w:rsidRPr="0097317B" w:rsidRDefault="00BF3E61" w:rsidP="00681532">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="6"/>
     </w:tbl>
-    <w:p w:rsidR="00681532" w:rsidRDefault="00681532" w:rsidP="00393A42">
+    <w:p w14:paraId="359EFEAF" w14:textId="77777777" w:rsidR="00681532" w:rsidRDefault="00681532" w:rsidP="00393A42">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00393A42" w:rsidRDefault="00B95F76" w:rsidP="00054EFF">
+    <w:p w14:paraId="2F9D5332" w14:textId="77777777" w:rsidR="00393A42" w:rsidRDefault="00B95F76" w:rsidP="00054EFF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Hlk193727239"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CLIENT</w:t>
       </w:r>
       <w:r w:rsidR="00B03E58">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00393A42">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SYMPTOM CHECKLIST</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B6157" w:rsidRPr="00D441AD" w:rsidRDefault="009B6157" w:rsidP="009B6157">
+    <w:p w14:paraId="418D73EA" w14:textId="77777777" w:rsidR="009B6157" w:rsidRPr="00D441AD" w:rsidRDefault="009B6157" w:rsidP="009B6157">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B6157">
         <w:rPr>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">If the source of information about symptoms is a caregiver, social worker, parent, or collateral contact, that information is not considered confidential and may be included. Do not include symptoms directly reported by the client unless there is a signed Release of Information (ROI). </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10885" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="58" w:type="dxa"/>
           <w:bottom w:w="58" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4225"/>
         <w:gridCol w:w="3420"/>
         <w:gridCol w:w="3240"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00393A42" w:rsidTr="00681532">
+      <w:tr w:rsidR="00393A42" w14:paraId="7ADE209B" w14:textId="77777777" w:rsidTr="00681532">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10885" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00393A42" w:rsidRPr="004C1668" w:rsidRDefault="00393A42" w:rsidP="001C25AE">
+          <w:p w14:paraId="6AA4AE2C" w14:textId="77777777" w:rsidR="00393A42" w:rsidRPr="004C1668" w:rsidRDefault="00393A42" w:rsidP="001C25AE">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1668">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">The following </w:t>
             </w:r>
             <w:r w:rsidRPr="004C1668">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
@@ -4817,2985 +4837,2985 @@
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> symptoms were reported and</w:t>
             </w:r>
             <w:r w:rsidR="003F422D" w:rsidRPr="004C1668">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/or</w:t>
             </w:r>
             <w:r w:rsidRPr="004C1668">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> observed:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00393A42" w:rsidRPr="00104026" w:rsidRDefault="00393A42" w:rsidP="001C25AE">
+          <w:p w14:paraId="4ABAC9D7" w14:textId="77777777" w:rsidR="00393A42" w:rsidRPr="00104026" w:rsidRDefault="00393A42" w:rsidP="001C25AE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00393A42" w:rsidTr="00681532">
+      <w:tr w:rsidR="00393A42" w14:paraId="74512E68" w14:textId="77777777" w:rsidTr="00681532">
         <w:trPr>
           <w:trHeight w:val="5103"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4225" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00393A42" w:rsidRPr="00104026" w:rsidRDefault="00B95F76" w:rsidP="004C1668">
+          <w:p w14:paraId="3695E2E7" w14:textId="77777777" w:rsidR="00393A42" w:rsidRPr="00104026" w:rsidRDefault="00B95F76" w:rsidP="004C1668">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="330" w:hanging="330"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00393A42" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Abusive to animals (not better explained by sensory seeking behaviors</w:t>
             </w:r>
             <w:r w:rsidR="005C75C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00393A42" w:rsidRPr="00104026" w:rsidRDefault="00B95F76" w:rsidP="00420EA6">
+          <w:p w14:paraId="2F2E96DA" w14:textId="77777777" w:rsidR="00393A42" w:rsidRPr="00104026" w:rsidRDefault="00B95F76" w:rsidP="00420EA6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00393A42" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Aggression</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00393A42" w:rsidRPr="00104026" w:rsidRDefault="00B95F76" w:rsidP="000A7F73">
+          <w:p w14:paraId="295E085B" w14:textId="77777777" w:rsidR="00393A42" w:rsidRPr="00104026" w:rsidRDefault="00B95F76" w:rsidP="000A7F73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00393A42" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Anger</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00393A42" w:rsidRPr="00104026" w:rsidRDefault="00B95F76" w:rsidP="000A7F73">
+          <w:p w14:paraId="177358C3" w14:textId="77777777" w:rsidR="00393A42" w:rsidRPr="00104026" w:rsidRDefault="00B95F76" w:rsidP="000A7F73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00681532">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00393A42" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Arguing</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00393A42" w:rsidRPr="00104026" w:rsidRDefault="00B95F76" w:rsidP="000A7F73">
+          <w:p w14:paraId="3F20F22D" w14:textId="77777777" w:rsidR="00393A42" w:rsidRPr="00104026" w:rsidRDefault="00B95F76" w:rsidP="000A7F73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00393A42" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Appetite concerns</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00393A42" w:rsidRPr="00104026" w:rsidRDefault="00B95F76" w:rsidP="000A7F73">
+          <w:p w14:paraId="6DF7912B" w14:textId="77777777" w:rsidR="00393A42" w:rsidRPr="00104026" w:rsidRDefault="00B95F76" w:rsidP="000A7F73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00393A42" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Attention span concerns</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00393A42" w:rsidRPr="00104026" w:rsidRDefault="00B95F76" w:rsidP="000A7F73">
+          <w:p w14:paraId="4D89233E" w14:textId="77777777" w:rsidR="00393A42" w:rsidRPr="00104026" w:rsidRDefault="00B95F76" w:rsidP="000A7F73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00393A42" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bullying</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00393A42" w:rsidRPr="00104026" w:rsidRDefault="00B95F76" w:rsidP="000A7F73">
+          <w:p w14:paraId="2119EED9" w14:textId="77777777" w:rsidR="00393A42" w:rsidRPr="00104026" w:rsidRDefault="00B95F76" w:rsidP="000A7F73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00393A42" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Concentration challenges</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00393A42" w:rsidRPr="00104026" w:rsidRDefault="00B95F76" w:rsidP="000A7F73">
+          <w:p w14:paraId="7AECAED4" w14:textId="77777777" w:rsidR="00393A42" w:rsidRPr="00104026" w:rsidRDefault="00B95F76" w:rsidP="000A7F73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00393A42" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Crying easily</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00393A42" w:rsidRPr="00104026" w:rsidRDefault="00B95F76" w:rsidP="000A7F73">
+          <w:p w14:paraId="64FBFD77" w14:textId="77777777" w:rsidR="00393A42" w:rsidRPr="00104026" w:rsidRDefault="00B95F76" w:rsidP="000A7F73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00393A42" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Destroying property</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EB3283" w:rsidRPr="00104026" w:rsidRDefault="00B95F76" w:rsidP="00681532">
+          <w:p w14:paraId="3237A136" w14:textId="77777777" w:rsidR="00EB3283" w:rsidRPr="00104026" w:rsidRDefault="00B95F76" w:rsidP="00681532">
             <w:pPr>
               <w:ind w:left="331" w:hanging="331"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00EB3283" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Developmentally inappropriate sexual behaviors</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EB3283" w:rsidRPr="00104026" w:rsidRDefault="00B95F76" w:rsidP="000A7F73">
+          <w:p w14:paraId="1B306C70" w14:textId="77777777" w:rsidR="00EB3283" w:rsidRPr="00104026" w:rsidRDefault="00B95F76" w:rsidP="000A7F73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00EB3283" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Disinhibited attachment</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00393A42" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
+          <w:p w14:paraId="2BBCB3AB" w14:textId="77777777" w:rsidR="00393A42" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00E76CD5" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Dissociative behaviors</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00836141" w:rsidRPr="00EA4091" w:rsidRDefault="000871D7" w:rsidP="00EA4091">
+          <w:p w14:paraId="01457CB1" w14:textId="77777777" w:rsidR="00836141" w:rsidRPr="00EA4091" w:rsidRDefault="000871D7" w:rsidP="00EA4091">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00836141" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Inappropriate defiance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD5CEF" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
+          <w:p w14:paraId="61CD5669" w14:textId="77777777" w:rsidR="00DD5CEF" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00DD5CEF" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Eager to please</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD5CEF" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
+          <w:p w14:paraId="1D78D842" w14:textId="77777777" w:rsidR="00DD5CEF" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00DD5CEF" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Eloping behaviors</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00393A42" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="00681532">
+          <w:p w14:paraId="400D2050" w14:textId="77777777" w:rsidR="00393A42" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="00681532">
             <w:pPr>
               <w:ind w:left="346" w:hanging="346"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00393A42" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Excessive sensory seeking behaviors</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00393A42" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="00420EA6">
+          <w:p w14:paraId="529D69B7" w14:textId="77777777" w:rsidR="00393A42" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="00420EA6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00393A42" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fatigue</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00393A42" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="00420EA6">
+          <w:p w14:paraId="7BED6459" w14:textId="77777777" w:rsidR="00393A42" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="00420EA6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00393A42" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fire setting</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EB3283" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
+          <w:p w14:paraId="5D2FA67D" w14:textId="77777777" w:rsidR="00EB3283" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00393A42" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Gastrointestinal concerns</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000871D7" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
+          <w:p w14:paraId="0812E281" w14:textId="77777777" w:rsidR="000871D7" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00EB3283" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hyperactivity</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EB3283" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
+          <w:p w14:paraId="57882137" w14:textId="77777777" w:rsidR="00EB3283" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00EB3283" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hypertonia</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EB3283" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
+          <w:p w14:paraId="1C6F1738" w14:textId="77777777" w:rsidR="00EB3283" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00EB3283" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hypervigilance</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EB3283" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
+          <w:p w14:paraId="6CDA89D2" w14:textId="77777777" w:rsidR="00EB3283" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00EB3283" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hypotonia</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00086909" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
+          <w:p w14:paraId="16E62C43" w14:textId="77777777" w:rsidR="00086909" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00086909" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Irritability</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00086909" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
+          <w:p w14:paraId="173CBA45" w14:textId="77777777" w:rsidR="00086909" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00086909" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lonely</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00393A42" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
+          <w:p w14:paraId="0FC297D3" w14:textId="77777777" w:rsidR="00393A42" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00086909" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lying</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00836141" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
+          <w:p w14:paraId="37473A51" w14:textId="77777777" w:rsidR="00836141" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00836141" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nightmares</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00836141" w:rsidRPr="00104026" w:rsidRDefault="00836141" w:rsidP="000A7F73">
+          <w:p w14:paraId="429505E6" w14:textId="77777777" w:rsidR="00836141" w:rsidRPr="00104026" w:rsidRDefault="00836141" w:rsidP="000A7F73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A6D5B" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
+          <w:p w14:paraId="6A10258A" w14:textId="77777777" w:rsidR="007A6D5B" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="007A6D5B" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004835A0" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Screaming</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004835A0" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
+          <w:p w14:paraId="087D08EF" w14:textId="77777777" w:rsidR="004835A0" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="004835A0" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Self-esteem problems</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004835A0" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
+          <w:p w14:paraId="3FCC7E95" w14:textId="77777777" w:rsidR="004835A0" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="004835A0" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Separation anxiety</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004835A0" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
+          <w:p w14:paraId="2320F817" w14:textId="77777777" w:rsidR="004835A0" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="004835A0" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Shyness</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004835A0" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
+          <w:p w14:paraId="42DA5BA7" w14:textId="77777777" w:rsidR="004835A0" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="004835A0" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sleep problems</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004835A0" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
+          <w:p w14:paraId="4DFAF294" w14:textId="77777777" w:rsidR="004835A0" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="004835A0" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Somatic complaints</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004835A0" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
+          <w:p w14:paraId="2F38FA99" w14:textId="77777777" w:rsidR="004835A0" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="004835A0" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Stealing</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004835A0" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
+          <w:p w14:paraId="37F28976" w14:textId="77777777" w:rsidR="004835A0" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="004835A0" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Stimming</w:t>
             </w:r>
             <w:r w:rsidR="003C5B5A" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> behaviors</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003C5B5A" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
+          <w:p w14:paraId="6E905173" w14:textId="77777777" w:rsidR="003C5B5A" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="003C5B5A" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Stubborn</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003C5B5A" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
+          <w:p w14:paraId="3191A3F6" w14:textId="77777777" w:rsidR="003C5B5A" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="003C5B5A" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Temper tantrums</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D07DA9" w:rsidRPr="00C02309" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
+          <w:p w14:paraId="3B4BDF85" w14:textId="77777777" w:rsidR="00D07DA9" w:rsidRPr="00C02309" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00D07DA9" w:rsidRPr="00C02309">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Unexplained fear</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003C5B5A" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
+          <w:p w14:paraId="68CAD245" w14:textId="77777777" w:rsidR="003C5B5A" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="003C5B5A" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Withdrawn</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003C5B5A" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
+          <w:p w14:paraId="47F1A2EB" w14:textId="77777777" w:rsidR="003C5B5A" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="003C5B5A" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Worry</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EB3283" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
+          <w:p w14:paraId="1C03E2E5" w14:textId="77777777" w:rsidR="00EB3283" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="003C5B5A" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Social isolation</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00393A42" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
+          <w:p w14:paraId="5C2436A5" w14:textId="77777777" w:rsidR="00393A42" w:rsidRPr="00104026" w:rsidRDefault="000871D7" w:rsidP="000A7F73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A01DB1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00393A42" w:rsidRPr="00104026">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other: </w:t>
             </w:r>
             <w:r w:rsidR="00AD27E1">
               <w:rPr>
@@ -7872,175 +7892,175 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AD27E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AD27E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00393A42" w:rsidRDefault="00393A42" w:rsidP="007D58F0">
+    <w:p w14:paraId="696E3D25" w14:textId="77777777" w:rsidR="00393A42" w:rsidRDefault="00393A42" w:rsidP="007D58F0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="00393A42" w:rsidSect="002D4C5B">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:headerReference w:type="first" r:id="rId14"/>
           <w:footerReference w:type="first" r:id="rId15"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="0" w:right="965" w:bottom="540" w:left="720" w:header="432" w:footer="288" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:p w:rsidR="00393A42" w:rsidRDefault="00393A42" w:rsidP="000F63A1">
+    <w:p w14:paraId="452CADE6" w14:textId="77777777" w:rsidR="00393A42" w:rsidRDefault="00393A42" w:rsidP="000F63A1">
       <w:pPr>
         <w:ind w:right="-216"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="00393A42" w:rsidSect="00393A42">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="0" w:right="965" w:bottom="1152" w:left="720" w:header="288" w:footer="288" w:gutter="0"/>
           <w:cols w:num="3" w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00ED52BA" w:rsidRDefault="00ED52BA" w:rsidP="00D16F96">
+    <w:p w14:paraId="5E183B40" w14:textId="77777777" w:rsidR="00ED52BA" w:rsidRDefault="00ED52BA" w:rsidP="00D16F96">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0062472A" w:rsidRDefault="0062472A" w:rsidP="007D58F0">
+    <w:p w14:paraId="62A5F943" w14:textId="77777777" w:rsidR="0062472A" w:rsidRDefault="0062472A" w:rsidP="007D58F0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-216"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AD0176" w:rsidRPr="002F54EE" w:rsidRDefault="000F63A1" w:rsidP="007D58F0">
+    <w:p w14:paraId="14587894" w14:textId="77777777" w:rsidR="00AD0176" w:rsidRPr="002F54EE" w:rsidRDefault="000F63A1" w:rsidP="007D58F0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-216"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TREATMENT PROGRESS</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10885" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10885"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00490D60" w:rsidRPr="009E4112" w:rsidTr="00E06A07">
+      <w:tr w:rsidR="00490D60" w:rsidRPr="009E4112" w14:paraId="4F0C0858" w14:textId="77777777" w:rsidTr="00E06A07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10885" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w:rsidR="000F63A1" w:rsidRDefault="000F63A1" w:rsidP="000F63A1">
+          <w:p w14:paraId="21167533" w14:textId="77777777" w:rsidR="000F63A1" w:rsidRDefault="000F63A1" w:rsidP="000F63A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD6B07">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>INSTRUCTIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -8129,131 +8149,147 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>For each update, please include new progress in applicable section and do not delete previous entries.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Please note when a treatment area is no longer an active focus of clinical attention.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D441AD" w:rsidRDefault="00D441AD" w:rsidP="000F63A1">
+          <w:p w14:paraId="759AD82D" w14:textId="77777777" w:rsidR="00D441AD" w:rsidRDefault="00D441AD" w:rsidP="000F63A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D441AD" w:rsidRPr="00C053EA" w:rsidRDefault="00D441AD" w:rsidP="000F63A1">
+          <w:p w14:paraId="50642E75" w14:textId="77777777" w:rsidR="00D441AD" w:rsidRPr="00C053EA" w:rsidRDefault="00D441AD" w:rsidP="000F63A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D441AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t>Reminder</w:t>
             </w:r>
             <w:r w:rsidRPr="009B6157">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
-              <w:t>: Observations made by the clinician during therapy sessions are considered part of the client’s Protected Health Information (PHI), similar to verbal communication, and should not be included in the treatment update unless a valid ROI is in place.</w:t>
+              <w:t xml:space="preserve">: Observations made by the clinician during therapy sessions are considered part of the client’s Protected Health Information (PHI), </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009B6157">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t>similar to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009B6157">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> verbal communication, and should not be included in the treatment update unless a valid ROI is in place.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000F63A1" w:rsidRDefault="000F63A1" w:rsidP="000F63A1">
+          <w:p w14:paraId="2E571EF0" w14:textId="77777777" w:rsidR="000F63A1" w:rsidRDefault="000F63A1" w:rsidP="000F63A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00490D60" w:rsidRPr="00571D42" w:rsidRDefault="000F63A1" w:rsidP="000F63A1">
+          <w:p w14:paraId="5F4AAE42" w14:textId="77777777" w:rsidR="00490D60" w:rsidRPr="00571D42" w:rsidRDefault="000F63A1" w:rsidP="000F63A1">
             <w:pPr>
               <w:ind w:right="-216"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>dd/delete rows as needed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00490D60" w:rsidRPr="009E4112" w:rsidTr="00E06A07">
+      <w:tr w:rsidR="00490D60" w:rsidRPr="009E4112" w14:paraId="610A6DB2" w14:textId="77777777" w:rsidTr="00E06A07">
         <w:trPr>
           <w:trHeight w:val="56"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A662D5" w:rsidRDefault="00393A42" w:rsidP="00DB04CD">
+          <w:p w14:paraId="1BA9072A" w14:textId="77777777" w:rsidR="00A662D5" w:rsidRDefault="00393A42" w:rsidP="00DB04CD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4266"/>
               </w:tabs>
               <w:spacing w:before="80"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>FOCUS OF TREATMENT</w:t>
             </w:r>
@@ -8303,51 +8339,51 @@
                   <w:listItem w:displayText="Physical aggresstion towards peers and/or caregivers" w:value="Physical aggresstion towards peers and/or caregivers"/>
                   <w:listItem w:displayText="Presenting with emotional or behavioral dysregulation " w:value="Presenting with emotional or behavioral dysregulation "/>
                   <w:listItem w:displayText="Recent placement change" w:value="Recent placement change"/>
                   <w:listItem w:displayText="Resiliency enhancement" w:value="Resiliency enhancement"/>
                   <w:listItem w:displayText="Self-harming behaviors and/or suicidal ideation, plan, and/or past attempts" w:value="Self-harming behaviors and/or suicidal ideation, plan, and/or past attempts"/>
                   <w:listItem w:displayText="Sexual abuse victimization" w:value="Sexual abuse victimization"/>
                   <w:listItem w:displayText="Sexual behavior concerns" w:value="Sexual behavior concerns"/>
                   <w:listItem w:displayText="Substance abuse prevention" w:value="Substance abuse prevention"/>
                   <w:listItem w:displayText="Other (please document specific focus)" w:value="Other (please document specific focus)"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006A0AF5" w:rsidRPr="00ED52BA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00D16F96" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
+          <w:p w14:paraId="3E849F03" w14:textId="77777777" w:rsidR="00D16F96" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">If ‘other area of focus’ is selected, describe here: </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text87"/>
                   <w:enabled/>
@@ -8411,128 +8447,128 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00393A42" w:rsidRDefault="00393A42" w:rsidP="00393A42">
+          <w:p w14:paraId="00D51E3F" w14:textId="77777777" w:rsidR="00393A42" w:rsidRDefault="00393A42" w:rsidP="00393A42">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblCellMar>
                 <w:top w:w="29" w:type="dxa"/>
                 <w:bottom w:w="29" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2040"/>
               <w:gridCol w:w="8619"/>
             </w:tblGrid>
-            <w:tr w:rsidR="0062472A" w:rsidTr="0084055C">
+            <w:tr w:rsidR="0062472A" w14:paraId="0DE25D7B" w14:textId="77777777" w:rsidTr="0084055C">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="0062472A" w:rsidRDefault="0062472A" w:rsidP="00393A42">
+                <w:p w14:paraId="0AF5F66F" w14:textId="77777777" w:rsidR="0062472A" w:rsidRDefault="0062472A" w:rsidP="00393A42">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>I</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>nitial Assessment</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="0062472A" w:rsidRDefault="0062472A" w:rsidP="00393A42">
+                <w:p w14:paraId="18FBC5DD" w14:textId="77777777" w:rsidR="0062472A" w:rsidRDefault="0062472A" w:rsidP="00393A42">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -8590,79 +8626,79 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="0062472A" w:rsidTr="0084055C">
+            <w:tr w:rsidR="0062472A" w14:paraId="5AF66B26" w14:textId="77777777" w:rsidTr="0084055C">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="0062472A" w:rsidRDefault="0062472A" w:rsidP="00393A42">
+                <w:p w14:paraId="4028FDA1" w14:textId="77777777" w:rsidR="0062472A" w:rsidRDefault="0062472A" w:rsidP="00393A42">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>First Update:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="0062472A" w:rsidRDefault="0062472A" w:rsidP="00393A42">
+                <w:p w14:paraId="7F96E5AF" w14:textId="77777777" w:rsidR="0062472A" w:rsidRDefault="0062472A" w:rsidP="00393A42">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -8720,80 +8756,80 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="0062472A" w:rsidTr="0084055C">
+            <w:tr w:rsidR="0062472A" w14:paraId="06EB5A81" w14:textId="77777777" w:rsidTr="0084055C">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="0062472A" w:rsidRPr="004B05D7" w:rsidRDefault="0062472A" w:rsidP="00393A42">
+                <w:p w14:paraId="3A798552" w14:textId="77777777" w:rsidR="0062472A" w:rsidRPr="004B05D7" w:rsidRDefault="0062472A" w:rsidP="00393A42">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Second Update:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="0062472A" w:rsidRPr="004B05D7" w:rsidRDefault="0062472A" w:rsidP="00393A42">
+                <w:p w14:paraId="62FC5F92" w14:textId="77777777" w:rsidR="0062472A" w:rsidRPr="004B05D7" w:rsidRDefault="0062472A" w:rsidP="00393A42">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -8851,80 +8887,80 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="0062472A" w:rsidTr="0084055C">
+            <w:tr w:rsidR="0062472A" w14:paraId="396FE674" w14:textId="77777777" w:rsidTr="0084055C">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="0062472A" w:rsidRPr="004B05D7" w:rsidRDefault="0062472A" w:rsidP="00393A42">
+                <w:p w14:paraId="0DFBC103" w14:textId="77777777" w:rsidR="0062472A" w:rsidRPr="004B05D7" w:rsidRDefault="0062472A" w:rsidP="00393A42">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Third Update:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="0062472A" w:rsidRPr="004B05D7" w:rsidRDefault="0062472A" w:rsidP="00393A42">
+                <w:p w14:paraId="0E2841C5" w14:textId="77777777" w:rsidR="0062472A" w:rsidRPr="004B05D7" w:rsidRDefault="0062472A" w:rsidP="00393A42">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -8982,79 +9018,79 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="0062472A" w:rsidTr="0084055C">
+            <w:tr w:rsidR="0062472A" w14:paraId="15EE9E39" w14:textId="77777777" w:rsidTr="0084055C">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="0062472A" w:rsidRDefault="0062472A" w:rsidP="00393A42">
+                <w:p w14:paraId="14E8B959" w14:textId="77777777" w:rsidR="0062472A" w:rsidRDefault="0062472A" w:rsidP="00393A42">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Fourth Update:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="0062472A" w:rsidRDefault="0062472A" w:rsidP="00393A42">
+                <w:p w14:paraId="3F1B5091" w14:textId="77777777" w:rsidR="0062472A" w:rsidRDefault="0062472A" w:rsidP="00393A42">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -9113,84 +9149,84 @@
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidR="00984AFA" w:rsidRPr="006047A3" w:rsidRDefault="0062472A" w:rsidP="000E2A06">
+          <w:p w14:paraId="7E38B87C" w14:textId="77777777" w:rsidR="00984AFA" w:rsidRPr="006047A3" w:rsidRDefault="0062472A" w:rsidP="000E2A06">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A662D5" w:rsidRPr="009E4112" w:rsidTr="00E06A07">
+      <w:tr w:rsidR="00A662D5" w:rsidRPr="009E4112" w14:paraId="4038372D" w14:textId="77777777" w:rsidTr="00E06A07">
         <w:trPr>
           <w:trHeight w:val="2501"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10885" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00441CDB" w:rsidRDefault="00441CDB" w:rsidP="00441CDB">
+          <w:p w14:paraId="681F4138" w14:textId="77777777" w:rsidR="00441CDB" w:rsidRDefault="00441CDB" w:rsidP="00441CDB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4266"/>
               </w:tabs>
               <w:spacing w:before="80"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>FOCUS OF TREATMENT</w:t>
             </w:r>
@@ -9240,51 +9276,51 @@
                   <w:listItem w:displayText="Physical aggresstion towards peers and/or caregivers" w:value="Physical aggresstion towards peers and/or caregivers"/>
                   <w:listItem w:displayText="Presenting with emotional or behavioral dysregulation " w:value="Presenting with emotional or behavioral dysregulation "/>
                   <w:listItem w:displayText="Recent placement change" w:value="Recent placement change"/>
                   <w:listItem w:displayText="Resiliency enhancement" w:value="Resiliency enhancement"/>
                   <w:listItem w:displayText="Self-harming behaviors and/or suicidal ideation, plan, and/or past attempts" w:value="Self-harming behaviors and/or suicidal ideation, plan, and/or past attempts"/>
                   <w:listItem w:displayText="Sexual abuse victimization" w:value="Sexual abuse victimization"/>
                   <w:listItem w:displayText="Sexual behavior concerns" w:value="Sexual behavior concerns"/>
                   <w:listItem w:displayText="Substance abuse prevention" w:value="Substance abuse prevention"/>
                   <w:listItem w:displayText="Other (please document specific focus)" w:value="Other (please document specific focus)"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00ED52BA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00D16F96" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
+          <w:p w14:paraId="1215EF57" w14:textId="77777777" w:rsidR="00D16F96" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">If ‘other area of focus’ is selected, describe here: </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text87"/>
                   <w:enabled/>
@@ -9348,128 +9384,128 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000E2A06" w:rsidRDefault="000E2A06" w:rsidP="000E2A06">
+          <w:p w14:paraId="6E8BA8F4" w14:textId="77777777" w:rsidR="000E2A06" w:rsidRDefault="000E2A06" w:rsidP="000E2A06">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblCellMar>
                 <w:top w:w="29" w:type="dxa"/>
                 <w:bottom w:w="29" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2040"/>
               <w:gridCol w:w="8619"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00D16F96" w:rsidTr="00675FAF">
+            <w:tr w:rsidR="00D16F96" w14:paraId="0BC43726" w14:textId="77777777" w:rsidTr="00675FAF">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00D16F96" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
+                <w:p w14:paraId="7EDD9C5C" w14:textId="77777777" w:rsidR="00D16F96" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>I</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>nitial Assessment</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00D16F96" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
+                <w:p w14:paraId="16C48237" w14:textId="77777777" w:rsidR="00D16F96" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -9527,79 +9563,79 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00D16F96" w:rsidTr="00675FAF">
+            <w:tr w:rsidR="00D16F96" w14:paraId="22E55C85" w14:textId="77777777" w:rsidTr="00675FAF">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00D16F96" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
+                <w:p w14:paraId="01846501" w14:textId="77777777" w:rsidR="00D16F96" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>First Update:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00D16F96" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
+                <w:p w14:paraId="4F2393AE" w14:textId="77777777" w:rsidR="00D16F96" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -9657,80 +9693,80 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00D16F96" w:rsidTr="00675FAF">
+            <w:tr w:rsidR="00D16F96" w14:paraId="6DCDB809" w14:textId="77777777" w:rsidTr="00675FAF">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00D16F96" w:rsidRPr="004B05D7" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
+                <w:p w14:paraId="541B253E" w14:textId="77777777" w:rsidR="00D16F96" w:rsidRPr="004B05D7" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Second Update:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00D16F96" w:rsidRPr="004B05D7" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
+                <w:p w14:paraId="3070ADF1" w14:textId="77777777" w:rsidR="00D16F96" w:rsidRPr="004B05D7" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -9788,80 +9824,80 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00D16F96" w:rsidTr="00675FAF">
+            <w:tr w:rsidR="00D16F96" w14:paraId="088D7B87" w14:textId="77777777" w:rsidTr="00675FAF">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00D16F96" w:rsidRPr="004B05D7" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
+                <w:p w14:paraId="081A2809" w14:textId="77777777" w:rsidR="00D16F96" w:rsidRPr="004B05D7" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Third Update:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00D16F96" w:rsidRPr="004B05D7" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
+                <w:p w14:paraId="6E7E90FF" w14:textId="77777777" w:rsidR="00D16F96" w:rsidRPr="004B05D7" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -9919,79 +9955,79 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00D16F96" w:rsidTr="00675FAF">
+            <w:tr w:rsidR="00D16F96" w14:paraId="577A872E" w14:textId="77777777" w:rsidTr="00675FAF">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00D16F96" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
+                <w:p w14:paraId="36C8AB4E" w14:textId="77777777" w:rsidR="00D16F96" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Fourth Update:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00D16F96" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
+                <w:p w14:paraId="4B60B131" w14:textId="77777777" w:rsidR="00D16F96" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -10050,110 +10086,111 @@
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidR="00493AFF" w:rsidRPr="00123EAF" w:rsidRDefault="0062472A" w:rsidP="000E2A06">
+          <w:p w14:paraId="12A0DC83" w14:textId="77777777" w:rsidR="00493AFF" w:rsidRPr="00123EAF" w:rsidRDefault="0062472A" w:rsidP="000E2A06">
             <w:pPr>
               <w:spacing w:before="80"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A662D5" w:rsidRPr="009E4112" w:rsidTr="00D16F96">
+      <w:tr w:rsidR="00A662D5" w:rsidRPr="009E4112" w14:paraId="3BB69543" w14:textId="77777777" w:rsidTr="00D16F96">
         <w:trPr>
           <w:trHeight w:val="2880"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10885" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00441CDB" w:rsidRDefault="00441CDB" w:rsidP="00441CDB">
+          <w:p w14:paraId="47A98BEB" w14:textId="77777777" w:rsidR="00441CDB" w:rsidRDefault="00441CDB" w:rsidP="00441CDB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4266"/>
               </w:tabs>
               <w:spacing w:before="80"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>FOCUS OF TREATMENT</w:t>
             </w:r>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
@@ -10180,51 +10217,51 @@
                   <w:listItem w:displayText="Physical aggresstion towards peers and/or caregivers" w:value="Physical aggresstion towards peers and/or caregivers"/>
                   <w:listItem w:displayText="Presenting with emotional or behavioral dysregulation " w:value="Presenting with emotional or behavioral dysregulation "/>
                   <w:listItem w:displayText="Recent placement change" w:value="Recent placement change"/>
                   <w:listItem w:displayText="Resiliency enhancement" w:value="Resiliency enhancement"/>
                   <w:listItem w:displayText="Self-harming behaviors and/or suicidal ideation, plan, and/or past attempts" w:value="Self-harming behaviors and/or suicidal ideation, plan, and/or past attempts"/>
                   <w:listItem w:displayText="Sexual abuse victimization" w:value="Sexual abuse victimization"/>
                   <w:listItem w:displayText="Sexual behavior concerns" w:value="Sexual behavior concerns"/>
                   <w:listItem w:displayText="Substance abuse prevention" w:value="Substance abuse prevention"/>
                   <w:listItem w:displayText="Other (please document specific focus)" w:value="Other (please document specific focus)"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00ED52BA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00D16F96" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
+          <w:p w14:paraId="4E6996A7" w14:textId="77777777" w:rsidR="00D16F96" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">If ‘other area of focus’ is selected, describe here: </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text87"/>
                   <w:enabled/>
@@ -10288,128 +10325,128 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0062472A" w:rsidRDefault="0062472A" w:rsidP="000E2A06">
+          <w:p w14:paraId="43C56E2B" w14:textId="77777777" w:rsidR="0062472A" w:rsidRDefault="0062472A" w:rsidP="000E2A06">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblCellMar>
                 <w:top w:w="29" w:type="dxa"/>
                 <w:bottom w:w="29" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2040"/>
               <w:gridCol w:w="8619"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00D16F96" w:rsidTr="00675FAF">
+            <w:tr w:rsidR="00D16F96" w14:paraId="09511E85" w14:textId="77777777" w:rsidTr="00675FAF">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00D16F96" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
+                <w:p w14:paraId="082037DF" w14:textId="77777777" w:rsidR="00D16F96" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>I</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>nitial Assessment</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00D16F96" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
+                <w:p w14:paraId="570C2E17" w14:textId="77777777" w:rsidR="00D16F96" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -10467,79 +10504,79 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00D16F96" w:rsidTr="00675FAF">
+            <w:tr w:rsidR="00D16F96" w14:paraId="545DC339" w14:textId="77777777" w:rsidTr="00675FAF">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00D16F96" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
+                <w:p w14:paraId="080C98F4" w14:textId="77777777" w:rsidR="00D16F96" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>First Update:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00D16F96" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
+                <w:p w14:paraId="66548ACD" w14:textId="77777777" w:rsidR="00D16F96" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -10597,80 +10634,80 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00D16F96" w:rsidTr="00675FAF">
+            <w:tr w:rsidR="00D16F96" w14:paraId="1F229984" w14:textId="77777777" w:rsidTr="00675FAF">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00D16F96" w:rsidRPr="004B05D7" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
+                <w:p w14:paraId="2C173900" w14:textId="77777777" w:rsidR="00D16F96" w:rsidRPr="004B05D7" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Second Update:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00D16F96" w:rsidRPr="004B05D7" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
+                <w:p w14:paraId="11F27FEE" w14:textId="77777777" w:rsidR="00D16F96" w:rsidRPr="004B05D7" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -10728,80 +10765,80 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00D16F96" w:rsidTr="00675FAF">
+            <w:tr w:rsidR="00D16F96" w14:paraId="262C02CC" w14:textId="77777777" w:rsidTr="00675FAF">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00D16F96" w:rsidRPr="004B05D7" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
+                <w:p w14:paraId="0D681E72" w14:textId="77777777" w:rsidR="00D16F96" w:rsidRPr="004B05D7" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Third Update:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00D16F96" w:rsidRPr="004B05D7" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
+                <w:p w14:paraId="6E64A572" w14:textId="77777777" w:rsidR="00D16F96" w:rsidRPr="004B05D7" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -10859,79 +10896,79 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00D16F96" w:rsidTr="00675FAF">
+            <w:tr w:rsidR="00D16F96" w14:paraId="2E3AD259" w14:textId="77777777" w:rsidTr="00675FAF">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00D16F96" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
+                <w:p w14:paraId="017413AC" w14:textId="77777777" w:rsidR="00D16F96" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Fourth Update:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00D16F96" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
+                <w:p w14:paraId="5D234C81" w14:textId="77777777" w:rsidR="00D16F96" w:rsidRDefault="00D16F96" w:rsidP="00D16F96">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -10990,87 +11027,87 @@
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidR="00493AFF" w:rsidRPr="00123EAF" w:rsidRDefault="0062472A" w:rsidP="000E2A06">
+          <w:p w14:paraId="21A46B56" w14:textId="77777777" w:rsidR="00493AFF" w:rsidRPr="00123EAF" w:rsidRDefault="0062472A" w:rsidP="000E2A06">
             <w:pPr>
               <w:spacing w:before="80"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C81773" w:rsidRPr="009E4112" w:rsidTr="00D16F96">
+      <w:tr w:rsidR="00C81773" w:rsidRPr="009E4112" w14:paraId="12EFA827" w14:textId="77777777" w:rsidTr="00D16F96">
         <w:trPr>
           <w:trHeight w:val="2880"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10885" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C81773" w:rsidRDefault="00C81773" w:rsidP="00C81773">
+          <w:p w14:paraId="66890F11" w14:textId="77777777" w:rsidR="00C81773" w:rsidRDefault="00C81773" w:rsidP="00C81773">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4266"/>
               </w:tabs>
               <w:spacing w:before="80"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>FOCUS OF TREATMENT</w:t>
             </w:r>
@@ -11120,51 +11157,51 @@
                   <w:listItem w:displayText="Physical aggresstion towards peers and/or caregivers" w:value="Physical aggresstion towards peers and/or caregivers"/>
                   <w:listItem w:displayText="Presenting with emotional or behavioral dysregulation " w:value="Presenting with emotional or behavioral dysregulation "/>
                   <w:listItem w:displayText="Recent placement change" w:value="Recent placement change"/>
                   <w:listItem w:displayText="Resiliency enhancement" w:value="Resiliency enhancement"/>
                   <w:listItem w:displayText="Self-harming behaviors and/or suicidal ideation, plan, and/or past attempts" w:value="Self-harming behaviors and/or suicidal ideation, plan, and/or past attempts"/>
                   <w:listItem w:displayText="Sexual abuse victimization" w:value="Sexual abuse victimization"/>
                   <w:listItem w:displayText="Sexual behavior concerns" w:value="Sexual behavior concerns"/>
                   <w:listItem w:displayText="Substance abuse prevention" w:value="Substance abuse prevention"/>
                   <w:listItem w:displayText="Other (please document specific focus)" w:value="Other (please document specific focus)"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00ED52BA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00C81773" w:rsidRDefault="00C81773" w:rsidP="00C81773">
+          <w:p w14:paraId="3313F650" w14:textId="77777777" w:rsidR="00C81773" w:rsidRDefault="00C81773" w:rsidP="00C81773">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">If ‘other area of focus’ is selected, describe here: </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text87"/>
                   <w:enabled/>
@@ -11228,128 +11265,128 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C81773" w:rsidRDefault="00C81773" w:rsidP="00C81773">
+          <w:p w14:paraId="1FDD2D90" w14:textId="77777777" w:rsidR="00C81773" w:rsidRDefault="00C81773" w:rsidP="00C81773">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblCellMar>
                 <w:top w:w="29" w:type="dxa"/>
                 <w:bottom w:w="29" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2040"/>
               <w:gridCol w:w="8619"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00C81773" w:rsidTr="005960A3">
+            <w:tr w:rsidR="00C81773" w14:paraId="7202083E" w14:textId="77777777" w:rsidTr="005960A3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C81773" w:rsidRDefault="00C81773" w:rsidP="00C81773">
+                <w:p w14:paraId="0329A045" w14:textId="77777777" w:rsidR="00C81773" w:rsidRDefault="00C81773" w:rsidP="00C81773">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>I</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>nitial Assessment</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C81773" w:rsidRDefault="00C81773" w:rsidP="00C81773">
+                <w:p w14:paraId="6EF617F5" w14:textId="77777777" w:rsidR="00C81773" w:rsidRDefault="00C81773" w:rsidP="00C81773">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -11407,79 +11444,79 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00C81773" w:rsidTr="005960A3">
+            <w:tr w:rsidR="00C81773" w14:paraId="223499DD" w14:textId="77777777" w:rsidTr="005960A3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C81773" w:rsidRDefault="00C81773" w:rsidP="00C81773">
+                <w:p w14:paraId="53031534" w14:textId="77777777" w:rsidR="00C81773" w:rsidRDefault="00C81773" w:rsidP="00C81773">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>First Update:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C81773" w:rsidRDefault="00C81773" w:rsidP="00C81773">
+                <w:p w14:paraId="38514E46" w14:textId="77777777" w:rsidR="00C81773" w:rsidRDefault="00C81773" w:rsidP="00C81773">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -11537,80 +11574,80 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00C81773" w:rsidTr="005960A3">
+            <w:tr w:rsidR="00C81773" w14:paraId="5E3C616E" w14:textId="77777777" w:rsidTr="005960A3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C81773" w:rsidRPr="004B05D7" w:rsidRDefault="00C81773" w:rsidP="00C81773">
+                <w:p w14:paraId="56FF833C" w14:textId="77777777" w:rsidR="00C81773" w:rsidRPr="004B05D7" w:rsidRDefault="00C81773" w:rsidP="00C81773">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Second Update:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C81773" w:rsidRPr="004B05D7" w:rsidRDefault="00C81773" w:rsidP="00C81773">
+                <w:p w14:paraId="235A675F" w14:textId="77777777" w:rsidR="00C81773" w:rsidRPr="004B05D7" w:rsidRDefault="00C81773" w:rsidP="00C81773">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -11668,80 +11705,80 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00C81773" w:rsidTr="005960A3">
+            <w:tr w:rsidR="00C81773" w14:paraId="4A9A9BFB" w14:textId="77777777" w:rsidTr="005960A3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C81773" w:rsidRPr="004B05D7" w:rsidRDefault="00C81773" w:rsidP="00C81773">
+                <w:p w14:paraId="4D72A276" w14:textId="77777777" w:rsidR="00C81773" w:rsidRPr="004B05D7" w:rsidRDefault="00C81773" w:rsidP="00C81773">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Third Update:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C81773" w:rsidRPr="004B05D7" w:rsidRDefault="00C81773" w:rsidP="00C81773">
+                <w:p w14:paraId="41CF591E" w14:textId="77777777" w:rsidR="00C81773" w:rsidRPr="004B05D7" w:rsidRDefault="00C81773" w:rsidP="00C81773">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -11799,79 +11836,79 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00C81773" w:rsidTr="005960A3">
+            <w:tr w:rsidR="00C81773" w14:paraId="240F083D" w14:textId="77777777" w:rsidTr="005960A3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C81773" w:rsidRDefault="00C81773" w:rsidP="00C81773">
+                <w:p w14:paraId="285EBBFC" w14:textId="77777777" w:rsidR="00C81773" w:rsidRDefault="00C81773" w:rsidP="00C81773">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Fourth Update:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C81773" w:rsidRDefault="00C81773" w:rsidP="00C81773">
+                <w:p w14:paraId="555E772E" w14:textId="77777777" w:rsidR="00C81773" w:rsidRDefault="00C81773" w:rsidP="00C81773">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -11930,83 +11967,83 @@
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidR="00C81773" w:rsidRDefault="00C81773" w:rsidP="00441CDB">
+          <w:p w14:paraId="6FBBCE8B" w14:textId="77777777" w:rsidR="00C81773" w:rsidRDefault="00C81773" w:rsidP="00441CDB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4266"/>
               </w:tabs>
               <w:spacing w:before="80"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C81773" w:rsidRPr="009E4112" w:rsidTr="00D16F96">
+      <w:tr w:rsidR="00C81773" w:rsidRPr="009E4112" w14:paraId="6DE36192" w14:textId="77777777" w:rsidTr="00D16F96">
         <w:trPr>
           <w:trHeight w:val="2880"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10885" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C81773" w:rsidRDefault="00C81773" w:rsidP="00C81773">
+          <w:p w14:paraId="0F12AB2D" w14:textId="77777777" w:rsidR="00C81773" w:rsidRDefault="00C81773" w:rsidP="00C81773">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4266"/>
               </w:tabs>
               <w:spacing w:before="80"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>FOCUS OF TREATMENT</w:t>
             </w:r>
@@ -12056,51 +12093,51 @@
                   <w:listItem w:displayText="Physical aggresstion towards peers and/or caregivers" w:value="Physical aggresstion towards peers and/or caregivers"/>
                   <w:listItem w:displayText="Presenting with emotional or behavioral dysregulation " w:value="Presenting with emotional or behavioral dysregulation "/>
                   <w:listItem w:displayText="Recent placement change" w:value="Recent placement change"/>
                   <w:listItem w:displayText="Resiliency enhancement" w:value="Resiliency enhancement"/>
                   <w:listItem w:displayText="Self-harming behaviors and/or suicidal ideation, plan, and/or past attempts" w:value="Self-harming behaviors and/or suicidal ideation, plan, and/or past attempts"/>
                   <w:listItem w:displayText="Sexual abuse victimization" w:value="Sexual abuse victimization"/>
                   <w:listItem w:displayText="Sexual behavior concerns" w:value="Sexual behavior concerns"/>
                   <w:listItem w:displayText="Substance abuse prevention" w:value="Substance abuse prevention"/>
                   <w:listItem w:displayText="Other (please document specific focus)" w:value="Other (please document specific focus)"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00ED52BA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00C81773" w:rsidRDefault="00C81773" w:rsidP="00C81773">
+          <w:p w14:paraId="5A3D8A01" w14:textId="77777777" w:rsidR="00C81773" w:rsidRDefault="00C81773" w:rsidP="00C81773">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">If ‘other area of focus’ is selected, describe here: </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text87"/>
                   <w:enabled/>
@@ -12164,128 +12201,128 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C81773" w:rsidRDefault="00C81773" w:rsidP="00C81773">
+          <w:p w14:paraId="05E42C19" w14:textId="77777777" w:rsidR="00C81773" w:rsidRDefault="00C81773" w:rsidP="00C81773">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblCellMar>
                 <w:top w:w="29" w:type="dxa"/>
                 <w:bottom w:w="29" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2040"/>
               <w:gridCol w:w="8619"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00C81773" w:rsidTr="005960A3">
+            <w:tr w:rsidR="00C81773" w14:paraId="028FE163" w14:textId="77777777" w:rsidTr="005960A3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C81773" w:rsidRDefault="00C81773" w:rsidP="00C81773">
+                <w:p w14:paraId="1D7C657E" w14:textId="77777777" w:rsidR="00C81773" w:rsidRDefault="00C81773" w:rsidP="00C81773">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>I</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>nitial Assessment</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C81773" w:rsidRDefault="00C81773" w:rsidP="00C81773">
+                <w:p w14:paraId="484E6545" w14:textId="77777777" w:rsidR="00C81773" w:rsidRDefault="00C81773" w:rsidP="00C81773">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -12343,79 +12380,79 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00C81773" w:rsidTr="005960A3">
+            <w:tr w:rsidR="00C81773" w14:paraId="469BCAB7" w14:textId="77777777" w:rsidTr="005960A3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C81773" w:rsidRDefault="00C81773" w:rsidP="00C81773">
+                <w:p w14:paraId="64C633DB" w14:textId="77777777" w:rsidR="00C81773" w:rsidRDefault="00C81773" w:rsidP="00C81773">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>First Update:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C81773" w:rsidRDefault="00C81773" w:rsidP="00C81773">
+                <w:p w14:paraId="22C04ECD" w14:textId="77777777" w:rsidR="00C81773" w:rsidRDefault="00C81773" w:rsidP="00C81773">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -12473,80 +12510,80 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00C81773" w:rsidTr="005960A3">
+            <w:tr w:rsidR="00C81773" w14:paraId="27E78512" w14:textId="77777777" w:rsidTr="005960A3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C81773" w:rsidRPr="004B05D7" w:rsidRDefault="00C81773" w:rsidP="00C81773">
+                <w:p w14:paraId="61BCA9D1" w14:textId="77777777" w:rsidR="00C81773" w:rsidRPr="004B05D7" w:rsidRDefault="00C81773" w:rsidP="00C81773">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Second Update:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C81773" w:rsidRPr="004B05D7" w:rsidRDefault="00C81773" w:rsidP="00C81773">
+                <w:p w14:paraId="1DCBA0E0" w14:textId="77777777" w:rsidR="00C81773" w:rsidRPr="004B05D7" w:rsidRDefault="00C81773" w:rsidP="00C81773">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -12604,80 +12641,80 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00C81773" w:rsidTr="005960A3">
+            <w:tr w:rsidR="00C81773" w14:paraId="46593B1F" w14:textId="77777777" w:rsidTr="005960A3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C81773" w:rsidRPr="004B05D7" w:rsidRDefault="00C81773" w:rsidP="00C81773">
+                <w:p w14:paraId="77E8D941" w14:textId="77777777" w:rsidR="00C81773" w:rsidRPr="004B05D7" w:rsidRDefault="00C81773" w:rsidP="00C81773">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Third Update:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C81773" w:rsidRPr="004B05D7" w:rsidRDefault="00C81773" w:rsidP="00C81773">
+                <w:p w14:paraId="3AE38B06" w14:textId="77777777" w:rsidR="00C81773" w:rsidRPr="004B05D7" w:rsidRDefault="00C81773" w:rsidP="00C81773">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -12735,79 +12772,79 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00C81773" w:rsidTr="005960A3">
+            <w:tr w:rsidR="00C81773" w14:paraId="70C61427" w14:textId="77777777" w:rsidTr="005960A3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2040" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C81773" w:rsidRDefault="00C81773" w:rsidP="00C81773">
+                <w:p w14:paraId="683DFB36" w14:textId="77777777" w:rsidR="00C81773" w:rsidRDefault="00C81773" w:rsidP="00C81773">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Fourth Update:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8619" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C81773" w:rsidRDefault="00C81773" w:rsidP="00C81773">
+                <w:p w14:paraId="2CDB367D" w14:textId="77777777" w:rsidR="00C81773" w:rsidRDefault="00C81773" w:rsidP="00C81773">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text87"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -12866,135 +12903,135 @@
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004B05D7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidR="00C81773" w:rsidRDefault="00C81773" w:rsidP="00441CDB">
+          <w:p w14:paraId="7A000597" w14:textId="77777777" w:rsidR="00C81773" w:rsidRDefault="00C81773" w:rsidP="00441CDB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4266"/>
               </w:tabs>
               <w:spacing w:before="80"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0062472A" w:rsidRDefault="0062472A" w:rsidP="00D16F96">
+    <w:p w14:paraId="472317A6" w14:textId="77777777" w:rsidR="0062472A" w:rsidRDefault="0062472A" w:rsidP="00D16F96">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008A0A4B" w:rsidRPr="00123EAF" w:rsidRDefault="00254241" w:rsidP="00054EFF">
+    <w:p w14:paraId="284F0DA7" w14:textId="77777777" w:rsidR="008A0A4B" w:rsidRPr="00123EAF" w:rsidRDefault="00254241" w:rsidP="00054EFF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123EAF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DISCHARGE SUMMARY</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10890" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="58" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:bottom w:w="58" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5832"/>
         <w:gridCol w:w="5058"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00254241" w:rsidRPr="009E4112" w:rsidTr="00E06A07">
+      <w:tr w:rsidR="00254241" w:rsidRPr="009E4112" w14:paraId="47ED391F" w14:textId="77777777" w:rsidTr="00E06A07">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5832" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00254241" w:rsidRPr="00123EAF" w:rsidRDefault="00254241" w:rsidP="007E4F27">
+          <w:p w14:paraId="7BCB8B0B" w14:textId="77777777" w:rsidR="00254241" w:rsidRPr="00123EAF" w:rsidRDefault="00254241" w:rsidP="007E4F27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Date of Discharge: </w:t>
             </w:r>
             <w:r w:rsidR="00D16F96" w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text87"/>
                   <w:enabled/>
@@ -13064,51 +13101,51 @@
             </w:r>
             <w:r w:rsidR="00D16F96" w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00D16F96" w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5058" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00254241" w:rsidRPr="00123EAF" w:rsidRDefault="00254241" w:rsidP="007E4F27">
+          <w:p w14:paraId="4AA21ADC" w14:textId="77777777" w:rsidR="00254241" w:rsidRPr="00123EAF" w:rsidRDefault="00254241" w:rsidP="007E4F27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Date SW Notified: </w:t>
             </w:r>
             <w:r w:rsidR="00D16F96" w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text87"/>
                   <w:enabled/>
@@ -13174,61 +13211,61 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00D16F96" w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00D16F96" w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00254241" w:rsidRPr="009E4112" w:rsidTr="00E06A07">
+      <w:tr w:rsidR="00254241" w:rsidRPr="009E4112" w14:paraId="442469B1" w14:textId="77777777" w:rsidTr="00E06A07">
         <w:trPr>
           <w:trHeight w:val="908"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00254241" w:rsidRPr="00123EAF" w:rsidRDefault="00254241" w:rsidP="00283ABB">
+          <w:p w14:paraId="72B533E0" w14:textId="77777777" w:rsidR="00254241" w:rsidRPr="00123EAF" w:rsidRDefault="00254241" w:rsidP="00283ABB">
             <w:pPr>
               <w:spacing w:before="60" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Reason for Discharge: </w:t>
             </w:r>
             <w:r w:rsidR="00FC66DF" w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -13301,96 +13338,96 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FC66DF" w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FC66DF" w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00254241" w:rsidRPr="00123EAF" w:rsidRDefault="00A50182" w:rsidP="00283ABB">
+          <w:p w14:paraId="2C93FB82" w14:textId="77777777" w:rsidR="00254241" w:rsidRPr="00123EAF" w:rsidRDefault="00A50182" w:rsidP="00283ABB">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00254241" w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Successful completion/met goals*          </w:t>
             </w:r>
@@ -13400,59 +13437,59 @@
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00254241" w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Poor attendance           </w:t>
             </w:r>
@@ -13462,59 +13499,59 @@
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00254241" w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -13548,59 +13585,59 @@
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00254241" w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other (specify): </w:t>
             </w:r>
@@ -13685,177 +13722,178 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00254241" w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="008005B2" w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DB7AA9" w:rsidRDefault="00DB7AA9" w:rsidP="00DB7AA9">
+    <w:p w14:paraId="43F77F5F" w14:textId="77777777" w:rsidR="00DB7AA9" w:rsidRDefault="00DB7AA9" w:rsidP="00DB7AA9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C81773" w:rsidRDefault="00C81773">
+    <w:p w14:paraId="08DE31B6" w14:textId="77777777" w:rsidR="00C81773" w:rsidRDefault="00C81773">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB7AA9" w:rsidRDefault="00DB7AA9" w:rsidP="00054EFF">
+    <w:p w14:paraId="4F25D08F" w14:textId="77777777" w:rsidR="00DB7AA9" w:rsidRDefault="00DB7AA9" w:rsidP="00054EFF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>TREATMENT PLAN REVIEW</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10885" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10885"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DB7AA9" w:rsidTr="00DB7AA9">
+      <w:tr w:rsidR="00DB7AA9" w14:paraId="41A83C9C" w14:textId="77777777" w:rsidTr="00DB7AA9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB7AA9" w:rsidRPr="005D03D6" w:rsidRDefault="00DB7AA9" w:rsidP="00DB7AA9">
+          <w:p w14:paraId="78BED5B0" w14:textId="77777777" w:rsidR="00DB7AA9" w:rsidRPr="005D03D6" w:rsidRDefault="00DB7AA9" w:rsidP="00DB7AA9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00DB7AA9" w:rsidRDefault="00DB7AA9" w:rsidP="00DB7AA9">
+          <w:p w14:paraId="4C18B5AD" w14:textId="77777777" w:rsidR="00DB7AA9" w:rsidRDefault="00DB7AA9" w:rsidP="00DB7AA9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A01DB1">
+            <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -13943,96 +13981,96 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00D16F96" w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00D16F96" w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DB7AA9" w:rsidRDefault="00DB7AA9" w:rsidP="00DB7AA9">
+          <w:p w14:paraId="6AFE87AF" w14:textId="77777777" w:rsidR="00DB7AA9" w:rsidRDefault="00DB7AA9" w:rsidP="00DB7AA9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DB7AA9" w:rsidRDefault="00DB7AA9" w:rsidP="00DB7AA9">
+    <w:p w14:paraId="6E2A0635" w14:textId="77777777" w:rsidR="00DB7AA9" w:rsidRDefault="00DB7AA9" w:rsidP="00DB7AA9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00582050" w:rsidRDefault="006C79EC" w:rsidP="00582050">
+    <w:p w14:paraId="5D3D21C7" w14:textId="77777777" w:rsidR="00582050" w:rsidRDefault="006C79EC" w:rsidP="00582050">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123EAF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DIAGNOSIS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C79EC" w:rsidRPr="008A0A4B" w:rsidRDefault="006C79EC" w:rsidP="006C79EC">
+    <w:p w14:paraId="0D45B952" w14:textId="77777777" w:rsidR="006C79EC" w:rsidRPr="008A0A4B" w:rsidRDefault="006C79EC" w:rsidP="006C79EC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123EAF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>List</w:t>
       </w:r>
       <w:r w:rsidR="00E87915">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -14066,211 +14104,229 @@
         <w:t xml:space="preserve"> Record as many coexisting mental disorders, general medical conditions, and other factors as are relevant to the care and treatment of the individual. </w:t>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="_Hlk193727455"/>
       <w:r w:rsidR="00393A42" w:rsidRPr="00E80A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">All diagnoses identified on the </w:t>
       </w:r>
       <w:r w:rsidR="00711982">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CFWB </w:t>
       </w:r>
       <w:r w:rsidR="00393A42" w:rsidRPr="00E80A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>referral should be included as endorsed, rule out, or criteria not met. If diagnosis was made by previous provider and is being maintained by history, state so.</w:t>
+        <w:t xml:space="preserve">referral should be included as endorsed, rule out, or criteria not met. If diagnosis was made by previous provider and is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00393A42" w:rsidRPr="00E80A60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>being maintained</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00393A42" w:rsidRPr="00E80A60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by history, state so.</w:t>
       </w:r>
       <w:r w:rsidR="00393A42">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w:rsidR="006C79EC" w:rsidRPr="00123EAF" w:rsidRDefault="006C79EC" w:rsidP="006C79EC">
+    <w:p w14:paraId="46E33317" w14:textId="77777777" w:rsidR="006C79EC" w:rsidRPr="00123EAF" w:rsidRDefault="006C79EC" w:rsidP="006C79EC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC16EE" w:rsidRPr="00081BAB" w:rsidRDefault="00FC16EE" w:rsidP="00FC16EE">
+    <w:p w14:paraId="152BCAF5" w14:textId="77777777" w:rsidR="00FC16EE" w:rsidRPr="00081BAB" w:rsidRDefault="00FC16EE" w:rsidP="00FC16EE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00081BAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The Primary Diagnosis should be listed first</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A0A4B" w:rsidRPr="008A0A4B" w:rsidRDefault="008A0A4B" w:rsidP="00FC16EE">
+    <w:p w14:paraId="4C15C510" w14:textId="77777777" w:rsidR="008A0A4B" w:rsidRPr="008A0A4B" w:rsidRDefault="008A0A4B" w:rsidP="00FC16EE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="10"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10885" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="58" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:bottom w:w="58" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2965"/>
         <w:gridCol w:w="7920"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EA4028" w:rsidRPr="009E4112" w:rsidTr="00E06A07">
+      <w:tr w:rsidR="00EA4028" w:rsidRPr="009E4112" w14:paraId="61384E14" w14:textId="77777777" w:rsidTr="00E06A07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA4028" w:rsidRPr="00123EAF" w:rsidRDefault="00EA4028" w:rsidP="00283ABB">
+          <w:p w14:paraId="7A35C928" w14:textId="77777777" w:rsidR="00EA4028" w:rsidRPr="00123EAF" w:rsidRDefault="00EA4028" w:rsidP="00283ABB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ICD-10</w:t>
             </w:r>
             <w:r w:rsidR="008D6A90">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7920" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA4028" w:rsidRPr="00123EAF" w:rsidRDefault="00EA4028" w:rsidP="00283ABB">
+          <w:p w14:paraId="7C72F545" w14:textId="77777777" w:rsidR="00EA4028" w:rsidRPr="00123EAF" w:rsidRDefault="00EA4028" w:rsidP="00283ABB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DSM-5-TR</w:t>
             </w:r>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Diagnos</w:t>
             </w:r>
             <w:r w:rsidR="008D6A90">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA4028" w:rsidRPr="009E4112" w:rsidTr="00E06A07">
+      <w:tr w:rsidR="00EA4028" w:rsidRPr="009E4112" w14:paraId="6BD7AB43" w14:textId="77777777" w:rsidTr="00E06A07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA4028" w:rsidRPr="00123EAF" w:rsidRDefault="00EA4028" w:rsidP="00283ABB">
+          <w:p w14:paraId="48183267" w14:textId="77777777" w:rsidR="00EA4028" w:rsidRPr="00123EAF" w:rsidRDefault="00EA4028" w:rsidP="00283ABB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -14341,51 +14397,51 @@
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7920" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA4028" w:rsidRPr="00123EAF" w:rsidRDefault="00EA4028" w:rsidP="00283ABB">
+          <w:p w14:paraId="63526ACA" w14:textId="77777777" w:rsidR="00EA4028" w:rsidRPr="00123EAF" w:rsidRDefault="00EA4028" w:rsidP="00283ABB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -14453,56 +14509,56 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA4028" w:rsidRPr="009E4112" w:rsidTr="00E06A07">
+      <w:tr w:rsidR="00EA4028" w:rsidRPr="009E4112" w14:paraId="2F44E4E3" w14:textId="77777777" w:rsidTr="00E06A07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA4028" w:rsidRPr="00123EAF" w:rsidRDefault="00EA4028" w:rsidP="00283ABB">
+          <w:p w14:paraId="4BD2080C" w14:textId="77777777" w:rsidR="00EA4028" w:rsidRPr="00123EAF" w:rsidRDefault="00EA4028" w:rsidP="00283ABB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -14573,51 +14629,51 @@
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7920" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA4028" w:rsidRPr="00123EAF" w:rsidRDefault="00EA4028" w:rsidP="00283ABB">
+          <w:p w14:paraId="538BA4FA" w14:textId="77777777" w:rsidR="00EA4028" w:rsidRPr="00123EAF" w:rsidRDefault="00EA4028" w:rsidP="00283ABB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -14685,56 +14741,56 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA4028" w:rsidRPr="009E4112" w:rsidTr="00E06A07">
+      <w:tr w:rsidR="00EA4028" w:rsidRPr="009E4112" w14:paraId="0259AB84" w14:textId="77777777" w:rsidTr="00E06A07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA4028" w:rsidRPr="00123EAF" w:rsidRDefault="00EA4028" w:rsidP="00283ABB">
+          <w:p w14:paraId="010D98AF" w14:textId="77777777" w:rsidR="00EA4028" w:rsidRPr="00123EAF" w:rsidRDefault="00EA4028" w:rsidP="00283ABB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -14805,51 +14861,51 @@
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7920" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA4028" w:rsidRPr="00123EAF" w:rsidRDefault="00EA4028" w:rsidP="00283ABB">
+          <w:p w14:paraId="01A7183E" w14:textId="77777777" w:rsidR="00EA4028" w:rsidRPr="00123EAF" w:rsidRDefault="00EA4028" w:rsidP="00283ABB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -14917,56 +14973,56 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA4028" w:rsidRPr="009E4112" w:rsidTr="00E06A07">
+      <w:tr w:rsidR="00EA4028" w:rsidRPr="009E4112" w14:paraId="48284F1B" w14:textId="77777777" w:rsidTr="00E06A07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA4028" w:rsidRPr="00123EAF" w:rsidRDefault="00EA4028" w:rsidP="00283ABB">
+          <w:p w14:paraId="45158D47" w14:textId="77777777" w:rsidR="00EA4028" w:rsidRPr="00123EAF" w:rsidRDefault="00EA4028" w:rsidP="00283ABB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -15037,51 +15093,51 @@
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7920" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA4028" w:rsidRPr="00123EAF" w:rsidRDefault="00EA4028" w:rsidP="00283ABB">
+          <w:p w14:paraId="66D9AF55" w14:textId="77777777" w:rsidR="00EA4028" w:rsidRPr="00123EAF" w:rsidRDefault="00EA4028" w:rsidP="00283ABB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -15149,56 +15205,56 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA4028" w:rsidRPr="009E4112" w:rsidTr="00E06A07">
+      <w:tr w:rsidR="00EA4028" w:rsidRPr="009E4112" w14:paraId="0FF62161" w14:textId="77777777" w:rsidTr="00E06A07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA4028" w:rsidRPr="00123EAF" w:rsidRDefault="00EA4028" w:rsidP="00283ABB">
+          <w:p w14:paraId="4D6FA8FB" w14:textId="77777777" w:rsidR="00EA4028" w:rsidRPr="00123EAF" w:rsidRDefault="00EA4028" w:rsidP="00283ABB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -15269,51 +15325,51 @@
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7920" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA4028" w:rsidRPr="00123EAF" w:rsidRDefault="00EA4028" w:rsidP="00283ABB">
+          <w:p w14:paraId="4FB28DC8" w14:textId="77777777" w:rsidR="00EA4028" w:rsidRPr="00123EAF" w:rsidRDefault="00EA4028" w:rsidP="00283ABB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -15382,128 +15438,128 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008267C9" w:rsidRDefault="008267C9" w:rsidP="00632309">
+    <w:p w14:paraId="706B330B" w14:textId="77777777" w:rsidR="008267C9" w:rsidRDefault="008267C9" w:rsidP="00632309">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C131B0" w:rsidRDefault="00C131B0" w:rsidP="00C131B0">
+    <w:p w14:paraId="5B921EA9" w14:textId="77777777" w:rsidR="00C131B0" w:rsidRDefault="00C131B0" w:rsidP="00C131B0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4D65A48E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ADDITIONAL COMMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C131B0" w:rsidRDefault="00C131B0" w:rsidP="00C131B0">
+    <w:p w14:paraId="0FAF285E" w14:textId="77777777" w:rsidR="00C131B0" w:rsidRDefault="00C131B0" w:rsidP="00C131B0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4D65A48E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Any recommendations offered are within the scope of provider’s role as a TERM provider and the clinical rationale is clearly stated.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D03D6" w:rsidRPr="004B05D7" w:rsidRDefault="005D03D6" w:rsidP="00C131B0">
+    <w:p w14:paraId="4DAC5200" w14:textId="77777777" w:rsidR="005D03D6" w:rsidRPr="004B05D7" w:rsidRDefault="005D03D6" w:rsidP="00C131B0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10885" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="115" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:bottom w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10885"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C131B0" w:rsidTr="00081BAB">
+      <w:tr w:rsidR="00C131B0" w14:paraId="3823D4F4" w14:textId="77777777" w:rsidTr="00081BAB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C131B0" w:rsidRDefault="00C131B0" w:rsidP="004C1668">
+          <w:p w14:paraId="66D29826" w14:textId="77777777" w:rsidR="00C131B0" w:rsidRDefault="00C131B0" w:rsidP="004C1668">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text82"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
@@ -15563,122 +15619,122 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B05D7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0062472A" w:rsidRDefault="0062472A">
+    <w:p w14:paraId="51AD64BD" w14:textId="77777777" w:rsidR="0062472A" w:rsidRDefault="0062472A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0062472A" w:rsidRDefault="0062472A">
+    <w:p w14:paraId="03FE872C" w14:textId="77777777" w:rsidR="0062472A" w:rsidRDefault="0062472A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C67EAC" w:rsidRPr="00417859" w:rsidRDefault="00C67EAC" w:rsidP="00417859">
+    <w:p w14:paraId="569454A9" w14:textId="77777777" w:rsidR="00C67EAC" w:rsidRPr="00417859" w:rsidRDefault="00C67EAC" w:rsidP="00417859">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123EAF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PROVIDER SIGNATURE</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10890" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6408"/>
         <w:gridCol w:w="4482"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00254241" w:rsidRPr="009E4112" w:rsidTr="00E06A07">
+      <w:tr w:rsidR="00254241" w:rsidRPr="009E4112" w14:paraId="66B99709" w14:textId="77777777" w:rsidTr="00E06A07">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6408" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00254241" w:rsidRPr="00123EAF" w:rsidRDefault="00254241" w:rsidP="00B47E20">
+          <w:p w14:paraId="1380C1A5" w14:textId="77777777" w:rsidR="00254241" w:rsidRPr="00123EAF" w:rsidRDefault="00254241" w:rsidP="00B47E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Provider Printed Name: </w:t>
             </w:r>
             <w:r w:rsidR="008005B2" w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -15759,51 +15815,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="008005B2" w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4482" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00254241" w:rsidRPr="00123EAF" w:rsidRDefault="00254241" w:rsidP="00B47E20">
+          <w:p w14:paraId="4D91A025" w14:textId="77777777" w:rsidR="00254241" w:rsidRPr="00123EAF" w:rsidRDefault="00254241" w:rsidP="00B47E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">License/Registration </w:t>
             </w:r>
             <w:r w:rsidR="00711982">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">type and </w:t>
             </w:r>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
@@ -15893,63 +15949,63 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="008005B2" w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00254241" w:rsidRPr="009E4112" w:rsidTr="00E06A07">
+      <w:tr w:rsidR="00254241" w:rsidRPr="009E4112" w14:paraId="0FEB5637" w14:textId="77777777" w:rsidTr="00E06A07">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6408" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00254241" w:rsidRPr="00123EAF" w:rsidRDefault="00254241" w:rsidP="00B47E20">
+          <w:p w14:paraId="78E42E2D" w14:textId="77777777" w:rsidR="00254241" w:rsidRPr="00123EAF" w:rsidRDefault="00254241" w:rsidP="00B47E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Signature: </w:t>
             </w:r>
             <w:r w:rsidR="002D12F3" w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -16030,51 +16086,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002D12F3" w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4482" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00254241" w:rsidRPr="00123EAF" w:rsidRDefault="00254241" w:rsidP="007E4F27">
+          <w:p w14:paraId="64CC627E" w14:textId="77777777" w:rsidR="00254241" w:rsidRPr="00123EAF" w:rsidRDefault="00254241" w:rsidP="007E4F27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Signature Date: </w:t>
             </w:r>
             <w:r w:rsidR="00D16F96" w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -16148,63 +16204,63 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00D16F96" w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00D16F96" w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00254241" w:rsidRPr="009E4112" w:rsidTr="00E06A07">
+      <w:tr w:rsidR="00254241" w:rsidRPr="009E4112" w14:paraId="0772114B" w14:textId="77777777" w:rsidTr="00E06A07">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6408" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00254241" w:rsidRPr="00123EAF" w:rsidRDefault="00254241" w:rsidP="00B47E20">
+          <w:p w14:paraId="525738AC" w14:textId="77777777" w:rsidR="00254241" w:rsidRPr="00123EAF" w:rsidRDefault="00254241" w:rsidP="00B47E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Provider Phone Number: </w:t>
             </w:r>
             <w:r w:rsidR="008005B2" w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -16285,51 +16341,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="008005B2" w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4482" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00254241" w:rsidRPr="00123EAF" w:rsidRDefault="00254241" w:rsidP="00B47E20">
+          <w:p w14:paraId="7725FD44" w14:textId="77777777" w:rsidR="00254241" w:rsidRPr="00123EAF" w:rsidRDefault="00254241" w:rsidP="00B47E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Provider Fax Number: </w:t>
             </w:r>
             <w:r w:rsidR="008005B2" w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -16404,136 +16460,137 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="008005B2" w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00171200" w:rsidRDefault="00171200" w:rsidP="00171200">
+    <w:p w14:paraId="3E0E19D3" w14:textId="77777777" w:rsidR="00171200" w:rsidRDefault="00171200" w:rsidP="00171200">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C81773" w:rsidRDefault="00C81773">
+    <w:p w14:paraId="3E019A9B" w14:textId="77777777" w:rsidR="00C81773" w:rsidRDefault="00C81773">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F679AF" w:rsidRPr="00417859" w:rsidRDefault="00171200" w:rsidP="00417859">
+    <w:p w14:paraId="5E94F5D0" w14:textId="77777777" w:rsidR="00F679AF" w:rsidRPr="00417859" w:rsidRDefault="00171200" w:rsidP="00417859">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>REQUIRED FOR INTERNS ONLY</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10890" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5715"/>
         <w:gridCol w:w="5175"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00254241" w:rsidRPr="009E4112" w:rsidTr="00E06A07">
+      <w:tr w:rsidR="00254241" w:rsidRPr="009E4112" w14:paraId="2639BE24" w14:textId="77777777" w:rsidTr="00E06A07">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5715" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00254241" w:rsidRPr="00123EAF" w:rsidRDefault="00254241" w:rsidP="00B47E20">
+          <w:p w14:paraId="13A70DAC" w14:textId="77777777" w:rsidR="00254241" w:rsidRPr="00123EAF" w:rsidRDefault="00254241" w:rsidP="00B47E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Supervisor Printed Name: </w:t>
             </w:r>
             <w:r w:rsidR="008005B2" w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -16611,51 +16668,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="008005B2" w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5175" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00254241" w:rsidRPr="00123EAF" w:rsidRDefault="00254241" w:rsidP="00B47E20">
+          <w:p w14:paraId="0AC4428C" w14:textId="77777777" w:rsidR="00254241" w:rsidRPr="00123EAF" w:rsidRDefault="00254241" w:rsidP="00B47E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Supervisor Signature: </w:t>
             </w:r>
             <w:r w:rsidR="002D12F3" w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -16729,60 +16786,60 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002D12F3" w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002D12F3" w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00254241" w:rsidRPr="009E4112" w:rsidTr="00E06A07">
+      <w:tr w:rsidR="00254241" w:rsidRPr="009E4112" w14:paraId="2771E049" w14:textId="77777777" w:rsidTr="00E06A07">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5715" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00254241" w:rsidRPr="00123EAF" w:rsidRDefault="00254241" w:rsidP="00B47E20">
+          <w:p w14:paraId="10403749" w14:textId="77777777" w:rsidR="00254241" w:rsidRPr="00123EAF" w:rsidRDefault="00254241" w:rsidP="00B47E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">License type and #: </w:t>
             </w:r>
             <w:r w:rsidR="008005B2" w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -16860,51 +16917,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="008005B2" w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5175" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00254241" w:rsidRPr="00123EAF" w:rsidRDefault="00254241" w:rsidP="007E4F27">
+          <w:p w14:paraId="0A959495" w14:textId="77777777" w:rsidR="00254241" w:rsidRPr="00123EAF" w:rsidRDefault="00254241" w:rsidP="007E4F27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Date: </w:t>
             </w:r>
             <w:r w:rsidR="00D16F96" w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -16979,223 +17036,255 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00D16F96" w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00D16F96" w:rsidRPr="00123EAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006C79EC" w:rsidRDefault="006C79EC" w:rsidP="00FD4E5C">
+    <w:p w14:paraId="56B62749" w14:textId="77777777" w:rsidR="006C79EC" w:rsidRDefault="006C79EC" w:rsidP="00FD4E5C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003F1D86" w:rsidRDefault="003F1D86" w:rsidP="003F1D86">
+    <w:p w14:paraId="250E0266" w14:textId="77777777" w:rsidR="003F1D86" w:rsidRDefault="003F1D86" w:rsidP="003F1D86">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003F1D86" w:rsidRPr="004B05D7" w:rsidRDefault="003F1D86" w:rsidP="003F1D86">
+    <w:p w14:paraId="257EC598" w14:textId="77777777" w:rsidR="003F1D86" w:rsidRPr="004B05D7" w:rsidRDefault="003F1D86" w:rsidP="003F1D86">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B05D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Submit Initial Treatment Plan/Update as per the authorized reporting schedule to </w:t>
       </w:r>
       <w:r w:rsidRPr="004B05D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Optum TERM</w:t>
       </w:r>
       <w:r w:rsidRPr="004B05D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> at Fax: 1(877) 624-8376. Optum TERM will conduct a quality review and will be responsible for forwarding approved Quarterly Progress Reports to the Protective Services Worker.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F1D86" w:rsidRDefault="003F1D86" w:rsidP="003F1D86">
+    <w:p w14:paraId="0B6F1716" w14:textId="77777777" w:rsidR="003F1D86" w:rsidRDefault="003F1D86" w:rsidP="003F1D86">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003F1D86" w:rsidRPr="004B05D7" w:rsidRDefault="003F1D86" w:rsidP="003F1D86">
+    <w:p w14:paraId="3FD569AE" w14:textId="77777777" w:rsidR="003F1D86" w:rsidRPr="004B05D7" w:rsidRDefault="003F1D86" w:rsidP="003F1D86">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E4C48">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For Medi-Cal funding: </w:t>
       </w:r>
       <w:r w:rsidRPr="003E4C48">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Authorization for continued services is dependent on Medical Necessity review of the </w:t>
       </w:r>
       <w:r w:rsidR="00D55235">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>treatment plan</w:t>
       </w:r>
       <w:r w:rsidRPr="003E4C48">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Providers will be notified of determination within fourteen (14) business days of </w:t>
+        <w:t>. Providers will be no</w:t>
+      </w:r>
+      <w:r w:rsidR="00180063">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tified of determination within seven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4C48">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00180063">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4C48">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) business days of </w:t>
       </w:r>
       <w:r w:rsidR="00D55235">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>treatment plan</w:t>
       </w:r>
       <w:r w:rsidRPr="003E4C48">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> submission.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F34343" w:rsidRDefault="00F34343" w:rsidP="00FD4E5C">
+    <w:p w14:paraId="79440502" w14:textId="77777777" w:rsidR="00F34343" w:rsidRDefault="00F34343" w:rsidP="00FD4E5C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CD533A" w:rsidRPr="002967E8" w:rsidRDefault="00CD533A" w:rsidP="00FD4E5C">
+    <w:p w14:paraId="418124E6" w14:textId="77777777" w:rsidR="00CD533A" w:rsidRPr="002967E8" w:rsidRDefault="00CD533A" w:rsidP="00FD4E5C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CD533A" w:rsidRPr="002967E8" w:rsidSect="006047A3">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="0" w:right="965" w:bottom="1152" w:left="720" w:header="288" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A01DB1" w:rsidRDefault="00A01DB1">
+    <w:p w14:paraId="40A00339" w14:textId="77777777" w:rsidR="002B39B2" w:rsidRDefault="002B39B2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A01DB1" w:rsidRDefault="00A01DB1">
+    <w:p w14:paraId="3DC062B3" w14:textId="77777777" w:rsidR="002B39B2" w:rsidRDefault="002B39B2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00A01DB1" w:rsidRDefault="00A01DB1"/>
+    <w:p w14:paraId="009D2C45" w14:textId="77777777" w:rsidR="002B39B2" w:rsidRDefault="002B39B2"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -17225,241 +17314,269 @@
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="009B6157" w:rsidRDefault="009B6157" w:rsidP="00552B61">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1437AF11" w14:textId="77777777" w:rsidR="009B6157" w:rsidRDefault="009B6157" w:rsidP="00552B61">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="7470"/>
       </w:tabs>
       <w:ind w:right="205"/>
     </w:pPr>
     <w:r w:rsidRPr="008A0A4B">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>04-176/04-177c (</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="001F322D">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>10</w:t>
+      <w:t>06</w:t>
     </w:r>
     <w:r w:rsidRPr="008A0A4B">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>/2</w:t>
+      <w:t>/</w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="008A0A4B">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="001F322D">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="008A0A4B">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>(c) (09/25) (F)</w:t>
+      <w:t>(</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>c) (09/25) (</w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>F)</w:t>
     </w:r>
     <w:r w:rsidRPr="008A0A4B">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve">                                           </w:t>
+      <w:t xml:space="preserve">  </w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:t xml:space="preserve">                                         </w:t>
     </w:r>
     <w:r w:rsidRPr="008A0A4B">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="008A0A4B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="008A0A4B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="008A0A4B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00E277A7">
+    <w:r w:rsidR="00534E78">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="008A0A4B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="008A0A4B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r w:rsidRPr="008A0A4B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="008A0A4B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
     <w:r w:rsidRPr="008A0A4B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00E277A7">
+    <w:r w:rsidR="00534E78">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="008A0A4B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">                        </w:t>
     </w:r>
     <w:r>
       <w:tab/>
       <w:t xml:space="preserve">    </w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="008A0A4B">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>County of San Diego/HHSA/C</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>FWB</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="009B6157" w:rsidRDefault="009B6157" w:rsidP="00CE7573">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="50EE9C30" w14:textId="77777777" w:rsidR="009B6157" w:rsidRDefault="009B6157" w:rsidP="00CE7573">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="7470"/>
       </w:tabs>
       <w:ind w:right="565"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C00338">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34D8BAFD" wp14:editId="798A5752">
           <wp:extent cx="1790700" cy="197803"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="325927350" name="Picture 325927350"/>
           <wp:cNvGraphicFramePr>
@@ -17485,51 +17602,51 @@
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1793719" cy="198137"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="009B6157" w:rsidRDefault="009B6157" w:rsidP="00CE7573">
+  <w:p w14:paraId="6CEABFF7" w14:textId="77777777" w:rsidR="009B6157" w:rsidRDefault="009B6157" w:rsidP="00CE7573">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="7470"/>
       </w:tabs>
       <w:ind w:right="565"/>
     </w:pPr>
     <w:r w:rsidRPr="008A0A4B">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>04-176/04-177c (</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>11</w:t>
     </w:r>
     <w:r w:rsidRPr="008A0A4B">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
@@ -17658,413 +17775,413 @@
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="008A0A4B">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>County of San Diego/HHSA/C</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>FWB</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A01DB1" w:rsidRDefault="00A01DB1">
+    <w:p w14:paraId="2AFD1009" w14:textId="77777777" w:rsidR="002B39B2" w:rsidRDefault="002B39B2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A01DB1" w:rsidRDefault="00A01DB1">
+    <w:p w14:paraId="0F6CE4EF" w14:textId="77777777" w:rsidR="002B39B2" w:rsidRDefault="002B39B2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00A01DB1" w:rsidRDefault="00A01DB1"/>
+    <w:p w14:paraId="4E3FBB55" w14:textId="77777777" w:rsidR="002B39B2" w:rsidRDefault="002B39B2"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="009B6157" w:rsidRDefault="009B6157" w:rsidP="006047A3">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="633FE210" w14:textId="77777777" w:rsidR="009B6157" w:rsidRDefault="009B6157" w:rsidP="006047A3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Child and Family Well-Being</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="009B6157" w:rsidRDefault="009B6157" w:rsidP="006047A3">
+  <w:p w14:paraId="24D060FF" w14:textId="77777777" w:rsidR="009B6157" w:rsidRDefault="009B6157" w:rsidP="006047A3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Initial </w:t>
     </w:r>
     <w:r w:rsidRPr="00837F65">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Treatment Plan/</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Treatment Plan Update: </w:t>
     </w:r>
     <w:r w:rsidRPr="00123EAF">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">CHILD/YOUTH </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="009B6157" w:rsidRDefault="009B6157" w:rsidP="001D7D69">
+  <w:p w14:paraId="6925E0AA" w14:textId="77777777" w:rsidR="009B6157" w:rsidRDefault="009B6157" w:rsidP="001D7D69">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5035"/>
       <w:gridCol w:w="5510"/>
     </w:tblGrid>
-    <w:tr w:rsidR="009B6157" w:rsidRPr="00806134" w:rsidTr="00806134">
+    <w:tr w:rsidR="009B6157" w:rsidRPr="00806134" w14:paraId="3C72235A" w14:textId="77777777" w:rsidTr="00806134">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5035" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="009B6157" w:rsidRPr="00806134" w:rsidRDefault="009B6157" w:rsidP="00675FAF">
+        <w:p w14:paraId="6D28C547" w14:textId="77777777" w:rsidR="009B6157" w:rsidRPr="00806134" w:rsidRDefault="009B6157" w:rsidP="00675FAF">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00806134">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Client Name:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5510" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="009B6157" w:rsidRPr="00806134" w:rsidRDefault="009B6157" w:rsidP="00675FAF">
+        <w:p w14:paraId="502527BB" w14:textId="77777777" w:rsidR="009B6157" w:rsidRPr="00806134" w:rsidRDefault="009B6157" w:rsidP="00675FAF">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00806134">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">Client DOB:    </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="009B6157" w:rsidRPr="00806134" w:rsidTr="00806134">
+    <w:tr w:rsidR="009B6157" w:rsidRPr="00806134" w14:paraId="7FCAE3F9" w14:textId="77777777" w:rsidTr="00806134">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5035" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="009B6157" w:rsidRPr="00806134" w:rsidRDefault="009B6157" w:rsidP="00675FAF">
+        <w:p w14:paraId="01C2F530" w14:textId="77777777" w:rsidR="009B6157" w:rsidRPr="00806134" w:rsidRDefault="009B6157" w:rsidP="00675FAF">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00806134">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Provider Name:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5510" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="009B6157" w:rsidRPr="00806134" w:rsidRDefault="009B6157" w:rsidP="00675FAF">
+        <w:p w14:paraId="2F44DC79" w14:textId="77777777" w:rsidR="009B6157" w:rsidRPr="00806134" w:rsidRDefault="009B6157" w:rsidP="00675FAF">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00806134">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">PSW Name:  </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="009B6157" w:rsidRPr="00FD6DDC" w:rsidTr="00806134">
+    <w:tr w:rsidR="009B6157" w:rsidRPr="00FD6DDC" w14:paraId="71E58811" w14:textId="77777777" w:rsidTr="00806134">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="10545" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w:rsidR="009B6157" w:rsidRPr="00FD6DDC" w:rsidRDefault="009B6157" w:rsidP="00675FAF">
+        <w:p w14:paraId="2598CC62" w14:textId="77777777" w:rsidR="009B6157" w:rsidRPr="00FD6DDC" w:rsidRDefault="009B6157" w:rsidP="00675FAF">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00806134">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">Date: </w:t>
           </w:r>
           <w:r w:rsidRPr="00806134">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="009B6157" w:rsidRPr="00FD6DDC" w:rsidRDefault="009B6157" w:rsidP="00806134">
+  <w:p w14:paraId="0DA1E46C" w14:textId="77777777" w:rsidR="009B6157" w:rsidRPr="00FD6DDC" w:rsidRDefault="009B6157" w:rsidP="00806134">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="009B6157" w:rsidRDefault="009B6157" w:rsidP="006047A3">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="424547B3" w14:textId="77777777" w:rsidR="009B6157" w:rsidRDefault="009B6157" w:rsidP="006047A3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Child and Family Well-Being</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="009B6157" w:rsidRDefault="009B6157" w:rsidP="006047A3">
+  <w:p w14:paraId="76DC7278" w14:textId="77777777" w:rsidR="009B6157" w:rsidRDefault="009B6157" w:rsidP="006047A3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Initial </w:t>
     </w:r>
     <w:r w:rsidRPr="00837F65">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Treatment Plan/</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Treatment Plan Update: </w:t>
     </w:r>
     <w:r w:rsidRPr="00123EAF">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">CHILD/YOUTH </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="009B6157" w:rsidRDefault="009B6157" w:rsidP="006047A3">
+  <w:p w14:paraId="02205AA3" w14:textId="77777777" w:rsidR="009B6157" w:rsidRDefault="009B6157" w:rsidP="006047A3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="009B6157" w:rsidRPr="00A658FF" w:rsidRDefault="009B6157" w:rsidP="00B97813">
+  <w:p w14:paraId="2E41C834" w14:textId="77777777" w:rsidR="009B6157" w:rsidRPr="00A658FF" w:rsidRDefault="009B6157" w:rsidP="00B97813">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="009B6157" w:rsidRPr="00A658FF" w:rsidRDefault="009B6157" w:rsidP="00B97813">
+  <w:p w14:paraId="2CAA3415" w14:textId="77777777" w:rsidR="009B6157" w:rsidRPr="00A658FF" w:rsidRDefault="009B6157" w:rsidP="00B97813">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A658FF">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">         Client Name: </w:t>
     </w:r>
     <w:r w:rsidRPr="00A658FF">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                          </w:t>
@@ -18123,93 +18240,111 @@
         <w:placeholder>
           <w:docPart w:val="82FC5518C7C4448D98A53EE354B7DED9"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:date>
           <w:dateFormat w:val="M/d/yyyy"/>
           <w:lid w:val="en-US"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="00A658FF">
           <w:rPr>
             <w:rStyle w:val="PlaceholderText"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Click or tap to enter a date.</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w:rsidR="009B6157" w:rsidRPr="00A658FF" w:rsidRDefault="009B6157" w:rsidP="00B97813">
+  <w:p w14:paraId="189CD529" w14:textId="77777777" w:rsidR="009B6157" w:rsidRPr="00A658FF" w:rsidRDefault="009B6157" w:rsidP="00B97813">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="009B6157" w:rsidRPr="006436D1" w:rsidRDefault="009B6157" w:rsidP="00B97813">
+  <w:p w14:paraId="53AA3CF7" w14:textId="77777777" w:rsidR="009B6157" w:rsidRPr="006436D1" w:rsidRDefault="009B6157" w:rsidP="00B97813">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A658FF">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">          Provider Name: ________________________  PSW Name:  ___________________________</w:t>
+      <w:t xml:space="preserve">          Provider Name: _______________________</w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00A658FF">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>_  PSW</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00A658FF">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Name:  ___________________________</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="009B6157" w:rsidRPr="00331CFA" w:rsidRDefault="009B6157" w:rsidP="00B97813">
+  <w:p w14:paraId="44F1BCFA" w14:textId="77777777" w:rsidR="009B6157" w:rsidRPr="00331CFA" w:rsidRDefault="009B6157" w:rsidP="00B97813">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14D71E15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6EE26D78"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -18513,114 +18648,117 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="195775969">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1512403921">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1336151402">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0029420E"/>
     <w:rsid w:val="00000624"/>
     <w:rsid w:val="0000368D"/>
     <w:rsid w:val="000103AF"/>
     <w:rsid w:val="000115D9"/>
     <w:rsid w:val="000218FD"/>
     <w:rsid w:val="00023229"/>
     <w:rsid w:val="000325C0"/>
     <w:rsid w:val="00032643"/>
     <w:rsid w:val="0004261C"/>
     <w:rsid w:val="0004355B"/>
     <w:rsid w:val="00046533"/>
     <w:rsid w:val="00052AED"/>
     <w:rsid w:val="00053746"/>
     <w:rsid w:val="0005456D"/>
     <w:rsid w:val="00054D4E"/>
     <w:rsid w:val="00054EFF"/>
     <w:rsid w:val="00056745"/>
     <w:rsid w:val="00071AD8"/>
     <w:rsid w:val="00073A74"/>
     <w:rsid w:val="00077937"/>
     <w:rsid w:val="00077BB2"/>
     <w:rsid w:val="00081BAB"/>
@@ -18650,127 +18788,131 @@
     <w:rsid w:val="00100C6C"/>
     <w:rsid w:val="00104026"/>
     <w:rsid w:val="0010518D"/>
     <w:rsid w:val="00107D70"/>
     <w:rsid w:val="00110F79"/>
     <w:rsid w:val="00114CF3"/>
     <w:rsid w:val="00116DE2"/>
     <w:rsid w:val="001174B2"/>
     <w:rsid w:val="0012309E"/>
     <w:rsid w:val="00123EAF"/>
     <w:rsid w:val="00132D77"/>
     <w:rsid w:val="00137023"/>
     <w:rsid w:val="00140B9B"/>
     <w:rsid w:val="00143772"/>
     <w:rsid w:val="00144E52"/>
     <w:rsid w:val="001464E3"/>
     <w:rsid w:val="001526D7"/>
     <w:rsid w:val="0015374A"/>
     <w:rsid w:val="00154869"/>
     <w:rsid w:val="001562F9"/>
     <w:rsid w:val="0016236A"/>
     <w:rsid w:val="001675CC"/>
     <w:rsid w:val="001675D7"/>
     <w:rsid w:val="00171200"/>
     <w:rsid w:val="00173AD4"/>
+    <w:rsid w:val="00180063"/>
     <w:rsid w:val="001808CE"/>
     <w:rsid w:val="00182819"/>
     <w:rsid w:val="001900E8"/>
     <w:rsid w:val="00195304"/>
     <w:rsid w:val="001A0706"/>
     <w:rsid w:val="001A2D48"/>
     <w:rsid w:val="001A5853"/>
     <w:rsid w:val="001A68E9"/>
     <w:rsid w:val="001B6371"/>
     <w:rsid w:val="001B6C33"/>
     <w:rsid w:val="001B7F22"/>
     <w:rsid w:val="001C25AE"/>
     <w:rsid w:val="001C5F3C"/>
     <w:rsid w:val="001D7D69"/>
     <w:rsid w:val="001E1FC7"/>
     <w:rsid w:val="001E4166"/>
     <w:rsid w:val="001E4A77"/>
     <w:rsid w:val="001F2EE8"/>
+    <w:rsid w:val="001F322D"/>
     <w:rsid w:val="001F3889"/>
     <w:rsid w:val="00202BF7"/>
     <w:rsid w:val="002059C0"/>
     <w:rsid w:val="00207A50"/>
     <w:rsid w:val="00207B31"/>
     <w:rsid w:val="00212DBB"/>
     <w:rsid w:val="00216350"/>
     <w:rsid w:val="00217C17"/>
     <w:rsid w:val="00222100"/>
     <w:rsid w:val="00224DB7"/>
     <w:rsid w:val="002264B8"/>
     <w:rsid w:val="00232D13"/>
     <w:rsid w:val="00241D14"/>
     <w:rsid w:val="002437AC"/>
     <w:rsid w:val="00247330"/>
     <w:rsid w:val="0025206E"/>
     <w:rsid w:val="00254241"/>
     <w:rsid w:val="0026451D"/>
     <w:rsid w:val="00270B63"/>
     <w:rsid w:val="00270D56"/>
     <w:rsid w:val="00271F38"/>
     <w:rsid w:val="0027623D"/>
     <w:rsid w:val="00281CA5"/>
     <w:rsid w:val="00281E7F"/>
     <w:rsid w:val="00283ABB"/>
     <w:rsid w:val="0028422E"/>
     <w:rsid w:val="0029208C"/>
     <w:rsid w:val="0029420E"/>
     <w:rsid w:val="00295C79"/>
     <w:rsid w:val="002967E8"/>
     <w:rsid w:val="00297D8A"/>
     <w:rsid w:val="002A41B2"/>
     <w:rsid w:val="002A765E"/>
+    <w:rsid w:val="002B39B2"/>
     <w:rsid w:val="002B6DBC"/>
     <w:rsid w:val="002C1275"/>
     <w:rsid w:val="002C3EBF"/>
     <w:rsid w:val="002C4720"/>
     <w:rsid w:val="002D12F3"/>
     <w:rsid w:val="002D439E"/>
     <w:rsid w:val="002D4C5B"/>
     <w:rsid w:val="002E2774"/>
     <w:rsid w:val="002E2D46"/>
     <w:rsid w:val="002E6515"/>
     <w:rsid w:val="002F0263"/>
     <w:rsid w:val="002F0283"/>
     <w:rsid w:val="002F2BBF"/>
     <w:rsid w:val="002F54EE"/>
     <w:rsid w:val="002F73DC"/>
     <w:rsid w:val="00301F22"/>
     <w:rsid w:val="003046A1"/>
     <w:rsid w:val="00307C90"/>
     <w:rsid w:val="00315D5B"/>
     <w:rsid w:val="003166BB"/>
     <w:rsid w:val="00322EEF"/>
     <w:rsid w:val="00324474"/>
     <w:rsid w:val="003252D5"/>
     <w:rsid w:val="00330975"/>
     <w:rsid w:val="0034027D"/>
     <w:rsid w:val="00341BC9"/>
+    <w:rsid w:val="00344D49"/>
     <w:rsid w:val="0035034D"/>
     <w:rsid w:val="00361348"/>
     <w:rsid w:val="00376370"/>
     <w:rsid w:val="003800C0"/>
     <w:rsid w:val="00382980"/>
     <w:rsid w:val="00393A42"/>
     <w:rsid w:val="00396D09"/>
     <w:rsid w:val="003A08EF"/>
     <w:rsid w:val="003A124D"/>
     <w:rsid w:val="003B3546"/>
     <w:rsid w:val="003B583D"/>
     <w:rsid w:val="003B7D7B"/>
     <w:rsid w:val="003C296F"/>
     <w:rsid w:val="003C5B5A"/>
     <w:rsid w:val="003C78EB"/>
     <w:rsid w:val="003D0519"/>
     <w:rsid w:val="003D0A5B"/>
     <w:rsid w:val="003D3F18"/>
     <w:rsid w:val="003E03B3"/>
     <w:rsid w:val="003E3A1B"/>
     <w:rsid w:val="003F1D86"/>
     <w:rsid w:val="003F1EF5"/>
     <w:rsid w:val="003F3BB6"/>
     <w:rsid w:val="003F422D"/>
     <w:rsid w:val="003F4CF7"/>
@@ -18810,100 +18952,102 @@
     <w:rsid w:val="004C0133"/>
     <w:rsid w:val="004C1668"/>
     <w:rsid w:val="004C1FDF"/>
     <w:rsid w:val="004C3713"/>
     <w:rsid w:val="004C4041"/>
     <w:rsid w:val="004D1860"/>
     <w:rsid w:val="004D1A7A"/>
     <w:rsid w:val="004D47E5"/>
     <w:rsid w:val="004D49CF"/>
     <w:rsid w:val="004D640D"/>
     <w:rsid w:val="004E01D8"/>
     <w:rsid w:val="004E3791"/>
     <w:rsid w:val="00500CD2"/>
     <w:rsid w:val="00502FDC"/>
     <w:rsid w:val="005115C5"/>
     <w:rsid w:val="005134B3"/>
     <w:rsid w:val="00516F9E"/>
     <w:rsid w:val="005242ED"/>
     <w:rsid w:val="00525A79"/>
     <w:rsid w:val="00526941"/>
     <w:rsid w:val="00527364"/>
     <w:rsid w:val="00527904"/>
     <w:rsid w:val="00530703"/>
     <w:rsid w:val="005315C1"/>
     <w:rsid w:val="005334E8"/>
+    <w:rsid w:val="00534E78"/>
     <w:rsid w:val="00537000"/>
     <w:rsid w:val="005408E0"/>
     <w:rsid w:val="00545C47"/>
     <w:rsid w:val="005465B7"/>
     <w:rsid w:val="00547FBA"/>
     <w:rsid w:val="0055136E"/>
     <w:rsid w:val="00552B61"/>
     <w:rsid w:val="005669B5"/>
     <w:rsid w:val="00570BE8"/>
     <w:rsid w:val="005710DB"/>
     <w:rsid w:val="00571D42"/>
     <w:rsid w:val="00576240"/>
     <w:rsid w:val="00576F77"/>
     <w:rsid w:val="00582050"/>
     <w:rsid w:val="00584CA9"/>
     <w:rsid w:val="00586E6B"/>
     <w:rsid w:val="0058714A"/>
     <w:rsid w:val="005928E6"/>
     <w:rsid w:val="005A20E4"/>
     <w:rsid w:val="005A222A"/>
     <w:rsid w:val="005A2CDB"/>
     <w:rsid w:val="005A75CE"/>
     <w:rsid w:val="005B078D"/>
     <w:rsid w:val="005B1A59"/>
     <w:rsid w:val="005B1EDD"/>
     <w:rsid w:val="005B7DFA"/>
     <w:rsid w:val="005C119B"/>
     <w:rsid w:val="005C3D18"/>
     <w:rsid w:val="005C75C8"/>
     <w:rsid w:val="005D03D6"/>
     <w:rsid w:val="005D3D29"/>
     <w:rsid w:val="005D617B"/>
     <w:rsid w:val="005E0512"/>
     <w:rsid w:val="005E66AB"/>
     <w:rsid w:val="005E7E26"/>
     <w:rsid w:val="005F3030"/>
     <w:rsid w:val="005F363F"/>
     <w:rsid w:val="006047A3"/>
     <w:rsid w:val="00610FA4"/>
     <w:rsid w:val="0061439B"/>
     <w:rsid w:val="00620F39"/>
     <w:rsid w:val="00620FDC"/>
     <w:rsid w:val="0062472A"/>
     <w:rsid w:val="0062543C"/>
     <w:rsid w:val="006317DE"/>
     <w:rsid w:val="00632309"/>
     <w:rsid w:val="00634718"/>
     <w:rsid w:val="00641763"/>
     <w:rsid w:val="006434B6"/>
     <w:rsid w:val="00652BFD"/>
+    <w:rsid w:val="006560E7"/>
     <w:rsid w:val="00656806"/>
     <w:rsid w:val="006575D3"/>
     <w:rsid w:val="00661C24"/>
     <w:rsid w:val="00665FC1"/>
     <w:rsid w:val="006665D4"/>
     <w:rsid w:val="00667724"/>
     <w:rsid w:val="00667BB5"/>
     <w:rsid w:val="00675EB0"/>
     <w:rsid w:val="00675FAF"/>
     <w:rsid w:val="00680FF6"/>
     <w:rsid w:val="00681532"/>
     <w:rsid w:val="006829C7"/>
     <w:rsid w:val="00683D8B"/>
     <w:rsid w:val="00687959"/>
     <w:rsid w:val="00691FDD"/>
     <w:rsid w:val="006975F3"/>
     <w:rsid w:val="006A0AF5"/>
     <w:rsid w:val="006A3A52"/>
     <w:rsid w:val="006A5C98"/>
     <w:rsid w:val="006A7184"/>
     <w:rsid w:val="006B51C9"/>
     <w:rsid w:val="006B69A0"/>
     <w:rsid w:val="006B7F15"/>
     <w:rsid w:val="006C096A"/>
     <w:rsid w:val="006C2543"/>
@@ -19039,88 +19183,88 @@
     <w:rsid w:val="0097208A"/>
     <w:rsid w:val="0097317B"/>
     <w:rsid w:val="00980D93"/>
     <w:rsid w:val="00984AFA"/>
     <w:rsid w:val="009869AB"/>
     <w:rsid w:val="00987D8E"/>
     <w:rsid w:val="009924CC"/>
     <w:rsid w:val="00993BB4"/>
     <w:rsid w:val="009A4178"/>
     <w:rsid w:val="009B275E"/>
     <w:rsid w:val="009B537E"/>
     <w:rsid w:val="009B6157"/>
     <w:rsid w:val="009B6E83"/>
     <w:rsid w:val="009C320F"/>
     <w:rsid w:val="009C6359"/>
     <w:rsid w:val="009C77DA"/>
     <w:rsid w:val="009D148D"/>
     <w:rsid w:val="009D287C"/>
     <w:rsid w:val="009E234A"/>
     <w:rsid w:val="009E4112"/>
     <w:rsid w:val="009E47A1"/>
     <w:rsid w:val="009E791F"/>
     <w:rsid w:val="009F1E76"/>
     <w:rsid w:val="009F4FED"/>
     <w:rsid w:val="009F66B1"/>
-    <w:rsid w:val="00A01DB1"/>
     <w:rsid w:val="00A1071E"/>
     <w:rsid w:val="00A17A6B"/>
     <w:rsid w:val="00A22130"/>
     <w:rsid w:val="00A22C93"/>
     <w:rsid w:val="00A252E8"/>
     <w:rsid w:val="00A2533B"/>
     <w:rsid w:val="00A30EB7"/>
     <w:rsid w:val="00A3345B"/>
     <w:rsid w:val="00A40E7C"/>
     <w:rsid w:val="00A42EEB"/>
     <w:rsid w:val="00A44363"/>
     <w:rsid w:val="00A457CF"/>
     <w:rsid w:val="00A50182"/>
     <w:rsid w:val="00A549F6"/>
     <w:rsid w:val="00A57230"/>
     <w:rsid w:val="00A6187B"/>
     <w:rsid w:val="00A6590A"/>
     <w:rsid w:val="00A662D5"/>
     <w:rsid w:val="00A664EA"/>
     <w:rsid w:val="00A71B70"/>
     <w:rsid w:val="00A72683"/>
     <w:rsid w:val="00A74C15"/>
     <w:rsid w:val="00A7693D"/>
     <w:rsid w:val="00A77B80"/>
     <w:rsid w:val="00A862C2"/>
     <w:rsid w:val="00A8739F"/>
     <w:rsid w:val="00A87AFC"/>
     <w:rsid w:val="00A9140B"/>
     <w:rsid w:val="00A92640"/>
     <w:rsid w:val="00AA1D50"/>
     <w:rsid w:val="00AA29B9"/>
     <w:rsid w:val="00AA7221"/>
     <w:rsid w:val="00AD0176"/>
     <w:rsid w:val="00AD0D48"/>
     <w:rsid w:val="00AD27E1"/>
     <w:rsid w:val="00AD4764"/>
     <w:rsid w:val="00AD4CE9"/>
+    <w:rsid w:val="00AE2077"/>
     <w:rsid w:val="00AF1F10"/>
     <w:rsid w:val="00AF50B4"/>
     <w:rsid w:val="00AF5813"/>
     <w:rsid w:val="00AF6127"/>
     <w:rsid w:val="00B02437"/>
     <w:rsid w:val="00B03E58"/>
     <w:rsid w:val="00B061AE"/>
     <w:rsid w:val="00B134FC"/>
     <w:rsid w:val="00B17310"/>
     <w:rsid w:val="00B17E47"/>
     <w:rsid w:val="00B24CBF"/>
     <w:rsid w:val="00B24E8B"/>
     <w:rsid w:val="00B34080"/>
     <w:rsid w:val="00B35B0E"/>
     <w:rsid w:val="00B37604"/>
     <w:rsid w:val="00B37AE4"/>
     <w:rsid w:val="00B43AB7"/>
     <w:rsid w:val="00B46892"/>
     <w:rsid w:val="00B4689C"/>
     <w:rsid w:val="00B46C1C"/>
     <w:rsid w:val="00B47E20"/>
     <w:rsid w:val="00B55778"/>
     <w:rsid w:val="00B56218"/>
     <w:rsid w:val="00B57C22"/>
     <w:rsid w:val="00B625ED"/>
@@ -19145,50 +19289,51 @@
     <w:rsid w:val="00BC2EA4"/>
     <w:rsid w:val="00BC433B"/>
     <w:rsid w:val="00BC5DC2"/>
     <w:rsid w:val="00BC60EB"/>
     <w:rsid w:val="00BD0C9F"/>
     <w:rsid w:val="00BD1CAB"/>
     <w:rsid w:val="00BD277C"/>
     <w:rsid w:val="00BD7F9E"/>
     <w:rsid w:val="00BE294B"/>
     <w:rsid w:val="00BF0073"/>
     <w:rsid w:val="00BF012F"/>
     <w:rsid w:val="00BF2ED7"/>
     <w:rsid w:val="00BF3E61"/>
     <w:rsid w:val="00BF41D5"/>
     <w:rsid w:val="00BF42C3"/>
     <w:rsid w:val="00C02309"/>
     <w:rsid w:val="00C043E8"/>
     <w:rsid w:val="00C053EA"/>
     <w:rsid w:val="00C06BCA"/>
     <w:rsid w:val="00C11E6C"/>
     <w:rsid w:val="00C131B0"/>
     <w:rsid w:val="00C2274D"/>
     <w:rsid w:val="00C251CD"/>
     <w:rsid w:val="00C2798A"/>
     <w:rsid w:val="00C30747"/>
+    <w:rsid w:val="00C30A2C"/>
     <w:rsid w:val="00C32070"/>
     <w:rsid w:val="00C4162A"/>
     <w:rsid w:val="00C426BB"/>
     <w:rsid w:val="00C446BE"/>
     <w:rsid w:val="00C46CE3"/>
     <w:rsid w:val="00C4716E"/>
     <w:rsid w:val="00C517F9"/>
     <w:rsid w:val="00C651D8"/>
     <w:rsid w:val="00C65E69"/>
     <w:rsid w:val="00C67A60"/>
     <w:rsid w:val="00C67EAC"/>
     <w:rsid w:val="00C7256D"/>
     <w:rsid w:val="00C77BA1"/>
     <w:rsid w:val="00C8158E"/>
     <w:rsid w:val="00C815B7"/>
     <w:rsid w:val="00C81773"/>
     <w:rsid w:val="00C81927"/>
     <w:rsid w:val="00C93079"/>
     <w:rsid w:val="00C97C5D"/>
     <w:rsid w:val="00CA4DB7"/>
     <w:rsid w:val="00CA5D95"/>
     <w:rsid w:val="00CC0071"/>
     <w:rsid w:val="00CC2D5F"/>
     <w:rsid w:val="00CD06AF"/>
     <w:rsid w:val="00CD12B6"/>
@@ -19243,138 +19388,139 @@
     <w:rsid w:val="00DB164B"/>
     <w:rsid w:val="00DB26B4"/>
     <w:rsid w:val="00DB7AA9"/>
     <w:rsid w:val="00DC0CD8"/>
     <w:rsid w:val="00DC0F8D"/>
     <w:rsid w:val="00DC26C5"/>
     <w:rsid w:val="00DC6D30"/>
     <w:rsid w:val="00DC7161"/>
     <w:rsid w:val="00DD1B67"/>
     <w:rsid w:val="00DD30C7"/>
     <w:rsid w:val="00DD47EF"/>
     <w:rsid w:val="00DD4E30"/>
     <w:rsid w:val="00DD5CEF"/>
     <w:rsid w:val="00DE0979"/>
     <w:rsid w:val="00DF018A"/>
     <w:rsid w:val="00DF04DB"/>
     <w:rsid w:val="00DF1842"/>
     <w:rsid w:val="00E00F7C"/>
     <w:rsid w:val="00E0534E"/>
     <w:rsid w:val="00E06249"/>
     <w:rsid w:val="00E06A07"/>
     <w:rsid w:val="00E12372"/>
     <w:rsid w:val="00E12992"/>
     <w:rsid w:val="00E21607"/>
     <w:rsid w:val="00E26399"/>
-    <w:rsid w:val="00E277A7"/>
     <w:rsid w:val="00E27DFF"/>
     <w:rsid w:val="00E30287"/>
     <w:rsid w:val="00E3436A"/>
     <w:rsid w:val="00E3682E"/>
     <w:rsid w:val="00E37249"/>
     <w:rsid w:val="00E37AE1"/>
     <w:rsid w:val="00E40E3C"/>
     <w:rsid w:val="00E41DFF"/>
     <w:rsid w:val="00E47C85"/>
     <w:rsid w:val="00E50736"/>
     <w:rsid w:val="00E52207"/>
     <w:rsid w:val="00E528E9"/>
     <w:rsid w:val="00E61D10"/>
     <w:rsid w:val="00E61D39"/>
     <w:rsid w:val="00E64DC8"/>
     <w:rsid w:val="00E656A4"/>
     <w:rsid w:val="00E67AF1"/>
     <w:rsid w:val="00E70476"/>
     <w:rsid w:val="00E715A9"/>
     <w:rsid w:val="00E729E7"/>
     <w:rsid w:val="00E74FDD"/>
     <w:rsid w:val="00E76CD5"/>
     <w:rsid w:val="00E82D66"/>
     <w:rsid w:val="00E835CD"/>
     <w:rsid w:val="00E87915"/>
     <w:rsid w:val="00E87DFE"/>
     <w:rsid w:val="00E93582"/>
     <w:rsid w:val="00EA23B4"/>
     <w:rsid w:val="00EA360B"/>
     <w:rsid w:val="00EA4028"/>
     <w:rsid w:val="00EA4091"/>
     <w:rsid w:val="00EB0F09"/>
     <w:rsid w:val="00EB3283"/>
     <w:rsid w:val="00EB5639"/>
     <w:rsid w:val="00EB681A"/>
     <w:rsid w:val="00EC038F"/>
     <w:rsid w:val="00EC17EF"/>
+    <w:rsid w:val="00EC6C10"/>
     <w:rsid w:val="00ED19EB"/>
     <w:rsid w:val="00ED4B43"/>
     <w:rsid w:val="00ED52BA"/>
     <w:rsid w:val="00EE1742"/>
     <w:rsid w:val="00EE3940"/>
     <w:rsid w:val="00EE43D8"/>
     <w:rsid w:val="00EE49A9"/>
     <w:rsid w:val="00EF072B"/>
     <w:rsid w:val="00EF19C2"/>
     <w:rsid w:val="00EF3217"/>
     <w:rsid w:val="00EF418E"/>
     <w:rsid w:val="00EF473D"/>
     <w:rsid w:val="00F014BA"/>
     <w:rsid w:val="00F01D39"/>
     <w:rsid w:val="00F02540"/>
     <w:rsid w:val="00F059CD"/>
     <w:rsid w:val="00F105A9"/>
     <w:rsid w:val="00F119E2"/>
     <w:rsid w:val="00F11E7B"/>
     <w:rsid w:val="00F170CB"/>
     <w:rsid w:val="00F208AA"/>
     <w:rsid w:val="00F210C0"/>
     <w:rsid w:val="00F24455"/>
     <w:rsid w:val="00F259D9"/>
     <w:rsid w:val="00F306CB"/>
     <w:rsid w:val="00F34343"/>
     <w:rsid w:val="00F43916"/>
     <w:rsid w:val="00F441AE"/>
     <w:rsid w:val="00F44E00"/>
     <w:rsid w:val="00F477C2"/>
     <w:rsid w:val="00F5154B"/>
     <w:rsid w:val="00F5750F"/>
     <w:rsid w:val="00F61320"/>
     <w:rsid w:val="00F62796"/>
     <w:rsid w:val="00F66076"/>
     <w:rsid w:val="00F660B4"/>
     <w:rsid w:val="00F679AF"/>
     <w:rsid w:val="00F67F72"/>
     <w:rsid w:val="00F73768"/>
     <w:rsid w:val="00F73A18"/>
     <w:rsid w:val="00F764E8"/>
     <w:rsid w:val="00F77A0C"/>
     <w:rsid w:val="00F84CE1"/>
     <w:rsid w:val="00F85628"/>
     <w:rsid w:val="00F8600E"/>
     <w:rsid w:val="00F87A5A"/>
     <w:rsid w:val="00F90140"/>
     <w:rsid w:val="00F90A34"/>
     <w:rsid w:val="00F923FD"/>
     <w:rsid w:val="00F969E4"/>
+    <w:rsid w:val="00F9789B"/>
     <w:rsid w:val="00FA0006"/>
     <w:rsid w:val="00FA1ACB"/>
     <w:rsid w:val="00FA573E"/>
     <w:rsid w:val="00FA66C4"/>
     <w:rsid w:val="00FB62A7"/>
     <w:rsid w:val="00FC16EE"/>
     <w:rsid w:val="00FC2223"/>
     <w:rsid w:val="00FC5284"/>
     <w:rsid w:val="00FC66DF"/>
     <w:rsid w:val="00FD259A"/>
     <w:rsid w:val="00FD4E5C"/>
     <w:rsid w:val="00FD570A"/>
     <w:rsid w:val="00FD6DDC"/>
     <w:rsid w:val="00FE12B9"/>
     <w:rsid w:val="00FE5AED"/>
     <w:rsid w:val="00FE67F5"/>
     <w:rsid w:val="00FE759A"/>
     <w:rsid w:val="00FF11E5"/>
     <w:rsid w:val="00FF4165"/>
     <w:rsid w:val="00FF5703"/>
     <w:rsid w:val="00FF5760"/>
     <w:rsid w:val="00FF5AE6"/>
     <w:rsid w:val="00FF63EC"/>
     <w:rsid w:val="0A4645A7"/>
     <w:rsid w:val="13213E3C"/>
@@ -19384,75 +19530,75 @@
     <w:rsid w:val="1DDF1900"/>
     <w:rsid w:val="34CFB524"/>
     <w:rsid w:val="36748B3D"/>
     <w:rsid w:val="4C973F63"/>
     <w:rsid w:val="59D6454E"/>
     <w:rsid w:val="6595F6D2"/>
     <w:rsid w:val="6774C424"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2AC75068"/>
+  <w14:docId w14:val="22345ED6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4314E19C-6400-46F1-ACAE-E4F5426EEFD5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -19693,50 +19839,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="000E6FAA"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00BB5AF9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="7185"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:left="-907" w:right="-1080"/>
       <w:jc w:val="right"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
@@ -19998,51 +20149,51 @@
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="001A0706"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00691FDD"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="131023652">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1047339635">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -20109,51 +20260,51 @@
       </t:Event>
       <t:Event id="{6FCEC279-86E9-46F3-891D-479A9D8FAEAE}" time="2022-08-08T23:09:44.774Z">
         <t:Attribution userId="S::jerelyn.bourdage@sdcounty.ca.gov::5d246df4-26fb-49dc-b089-f1de5873ba2e" userProvider="AD" userName="Bourdage, Jerelyn"/>
         <t:Anchor>
           <t:Comment id="658763607"/>
         </t:Anchor>
         <t:Assign userId="S::Babbi.Winegarden@sdcounty.ca.gov::79df58a1-a1ac-46f6-be07-9ebcc9a07c43" userProvider="AD" userName="Winegarden, Babbi"/>
       </t:Event>
       <t:Event id="{ED387C3E-D6BB-4E81-B5BB-D572D56CAA1E}" time="2022-08-08T23:09:44.774Z">
         <t:Attribution userId="S::jerelyn.bourdage@sdcounty.ca.gov::5d246df4-26fb-49dc-b089-f1de5873ba2e" userProvider="AD" userName="Bourdage, Jerelyn"/>
         <t:Anchor>
           <t:Comment id="658763607"/>
         </t:Anchor>
         <t:SetTitle title="@Winegarden, Babbi - check boxes are there. You have to open it in the Desktop App. It doesn't show on the web version. No need to follow up on the CANS at this time. The referral itself is the follow-up when needs are identified."/>
       </t:Event>
     </t:History>
   </t:Task>
 </t:Tasks>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5D02BAA036AE43AEA0DEA770004C7C1E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D463610A-28B4-44AD-8A0E-0F489E049C35}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="0056553F" w:rsidRDefault="00DD5A16" w:rsidP="00DD5A16">
           <w:pPr>
             <w:pStyle w:val="5D02BAA036AE43AEA0DEA770004C7C1E"/>
           </w:pPr>
           <w:r w:rsidRPr="00A658FF">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -20338,51 +20489,51 @@
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A913231B-9E5E-47F1-9780-C9FD8B99198B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00F365FB" w:rsidRDefault="00E15BCB" w:rsidP="00E15BCB">
           <w:pPr>
             <w:pStyle w:val="88666DB418DE49DEA5F3417FA192E55D"/>
           </w:pPr>
           <w:r w:rsidRPr="00ED52BA">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -20408,186 +20559,202 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D63CFA"/>
     <w:rsid w:val="000325C0"/>
     <w:rsid w:val="00034F74"/>
     <w:rsid w:val="0004355B"/>
     <w:rsid w:val="000A6C0D"/>
     <w:rsid w:val="000C1204"/>
     <w:rsid w:val="000D533B"/>
     <w:rsid w:val="000E71F2"/>
     <w:rsid w:val="001D0A16"/>
     <w:rsid w:val="00255C75"/>
     <w:rsid w:val="002659A0"/>
     <w:rsid w:val="00270039"/>
     <w:rsid w:val="0034027D"/>
     <w:rsid w:val="003E03B3"/>
     <w:rsid w:val="003F1252"/>
     <w:rsid w:val="00452765"/>
     <w:rsid w:val="004A01D2"/>
     <w:rsid w:val="004E1729"/>
     <w:rsid w:val="004E18F9"/>
     <w:rsid w:val="00514DEC"/>
     <w:rsid w:val="0056553F"/>
     <w:rsid w:val="0058714A"/>
     <w:rsid w:val="005A35CE"/>
     <w:rsid w:val="005D3B34"/>
     <w:rsid w:val="00653A11"/>
     <w:rsid w:val="00661C24"/>
     <w:rsid w:val="006829C7"/>
+    <w:rsid w:val="006D3D36"/>
     <w:rsid w:val="006D6FCA"/>
     <w:rsid w:val="00705B20"/>
     <w:rsid w:val="007757BB"/>
+    <w:rsid w:val="007B4CCE"/>
     <w:rsid w:val="007B689B"/>
     <w:rsid w:val="007C6134"/>
     <w:rsid w:val="00824C18"/>
-    <w:rsid w:val="00852C91"/>
     <w:rsid w:val="00854231"/>
     <w:rsid w:val="00881EA9"/>
+    <w:rsid w:val="008E19AE"/>
     <w:rsid w:val="00922036"/>
     <w:rsid w:val="00925FAC"/>
     <w:rsid w:val="009B0786"/>
     <w:rsid w:val="00A30EB7"/>
     <w:rsid w:val="00A34CBA"/>
     <w:rsid w:val="00A72683"/>
     <w:rsid w:val="00A768FA"/>
     <w:rsid w:val="00A93DF0"/>
     <w:rsid w:val="00AC61D7"/>
     <w:rsid w:val="00AF5034"/>
     <w:rsid w:val="00B17310"/>
     <w:rsid w:val="00B46892"/>
     <w:rsid w:val="00B60727"/>
     <w:rsid w:val="00B85EAD"/>
     <w:rsid w:val="00BF653C"/>
     <w:rsid w:val="00C33F81"/>
     <w:rsid w:val="00C42AC0"/>
     <w:rsid w:val="00C51628"/>
     <w:rsid w:val="00C517F9"/>
     <w:rsid w:val="00CB5457"/>
     <w:rsid w:val="00CC2D5F"/>
     <w:rsid w:val="00D53257"/>
     <w:rsid w:val="00D6252E"/>
     <w:rsid w:val="00D63CFA"/>
     <w:rsid w:val="00D6716D"/>
     <w:rsid w:val="00DA6324"/>
     <w:rsid w:val="00DD5A16"/>
     <w:rsid w:val="00DF018A"/>
     <w:rsid w:val="00DF2DB9"/>
     <w:rsid w:val="00E15BCB"/>
     <w:rsid w:val="00E21667"/>
     <w:rsid w:val="00E55993"/>
     <w:rsid w:val="00E87DFE"/>
     <w:rsid w:val="00E94181"/>
     <w:rsid w:val="00EA45A8"/>
+    <w:rsid w:val="00EC6C10"/>
     <w:rsid w:val="00EC7DBE"/>
     <w:rsid w:val="00F070AA"/>
     <w:rsid w:val="00F365FB"/>
     <w:rsid w:val="00F477C2"/>
     <w:rsid w:val="00F67F72"/>
     <w:rsid w:val="00F73218"/>
     <w:rsid w:val="00FD4A52"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -20915,50 +21082,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -21044,51 +21216,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-TW"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8585563513FA40D4A5074E7897D34C21">
     <w:name w:val="8585563513FA40D4A5074E7897D34C21"/>
     <w:rsid w:val="00E15BCB"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="88666DB418DE49DEA5F3417FA192E55D">
     <w:name w:val="88666DB418DE49DEA5F3417FA192E55D"/>
     <w:rsid w:val="00E15BCB"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
@@ -21361,61 +21533,52 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="78f100e0-6bad-4ce5-8300-0acd97c9f7fe" xmlns:ns3="0de23b5c-aba6-40c7-8f78-e1f6ebd873d7" xmlns:ns4="9bfebd0d-6700-4cb9-9ec0-cf612b421303" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e7b2edc9d41a21ed8abed3bb27e9308d" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C357D4D9ED762C4B9F031088E37D5402" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6c149036c8d5dac8dcd77e7d14edf8ae">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="78f100e0-6bad-4ce5-8300-0acd97c9f7fe" xmlns:ns3="0de23b5c-aba6-40c7-8f78-e1f6ebd873d7" xmlns:ns4="9bfebd0d-6700-4cb9-9ec0-cf612b421303" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cccb6195b2a4bfebfc660def7bda0390" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="78f100e0-6bad-4ce5-8300-0acd97c9f7fe"/>
     <xsd:import namespace="0de23b5c-aba6-40c7-8f78-e1f6ebd873d7"/>
     <xsd:import namespace="9bfebd0d-6700-4cb9-9ec0-cf612b421303"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -21609,147 +21772,159 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="9bfebd0d-6700-4cb9-9ec0-cf612b421303" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="78f100e0-6bad-4ce5-8300-0acd97c9f7fe">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{769E1D87-DB59-4083-B829-DDEF85D6CB73}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D836EFA2-28C5-4542-81F2-D07292B87E66}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0090344-EB81-4141-8A81-C666EF335493}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="78f100e0-6bad-4ce5-8300-0acd97c9f7fe"/>
     <ds:schemaRef ds:uri="0de23b5c-aba6-40c7-8f78-e1f6ebd873d7"/>
     <ds:schemaRef ds:uri="9bfebd0d-6700-4cb9-9ec0-cf612b421303"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{769E1D87-DB59-4083-B829-DDEF85D6CB73}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3797101-3E24-45BE-80B6-713035D274FA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="9bfebd0d-6700-4cb9-9ec0-cf612b421303"/>
     <ds:schemaRef ds:uri="78f100e0-6bad-4ce5-8300-0acd97c9f7fe"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{863FAD65-FA53-44B7-95C9-59F4F44860DE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD8E0250-9D6B-4CEB-AF48-F6146F534BAA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>CWS_Treatment_Plan_Form_04-176-177-Youth</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
+  <Pages>6</Pages>
   <Words>1434</Words>
-  <Characters>8180</Characters>
+  <Characters>8175</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>68</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Initial Treatment Plan/Treatment Plan Update (04-176/04-177)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>County of San Diego</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9595</CharactersWithSpaces>
+  <CharactersWithSpaces>9590</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Initial Treatment Plan/Treatment Plan Update (04-176/04-177)</dc:title>
   <dc:subject/>
   <dc:creator>W7admin</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100C357D4D9ED762C4B9F031088E37D5402</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>